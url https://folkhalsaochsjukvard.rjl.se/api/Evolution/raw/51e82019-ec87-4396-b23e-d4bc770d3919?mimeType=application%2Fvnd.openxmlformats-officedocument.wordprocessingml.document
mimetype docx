--- v0 (2025-12-06)
+++ v1 (2026-10-22)
@@ -1,5770 +1,5906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 25.4.0 -->
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2319"/>
         <w:gridCol w:w="268"/>
         <w:gridCol w:w="862"/>
         <w:gridCol w:w="1229"/>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="250"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="661"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="31"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="106"/>
         <w:gridCol w:w="36"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidTr="008F6AC1">
+      <w:tr w:rsidTr="008F6AC1">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidRDefault="009E50F9">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D765E">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03672672" wp14:editId="273A9E4F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1442085" cy="360680"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
                   <wp:docPr id="2" name="Bildobjekt 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Bildobjekt 1"/>
+                          <pic:cNvPr id="2" name="Bildobjekt 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
                             <a:extLst>
-                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1442085" cy="360680"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ORDNAT INFÖRANDE</w:t>
             </w:r>
-            <w:r w:rsidR="009E50F9" w:rsidRPr="00D51AC2">
+            <w:r w:rsidRPr="00D51AC2">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E50F9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
-            <w:r w:rsidR="009E50F9" w:rsidRPr="008A7FDB">
+            <w:r w:rsidRPr="008A7FDB">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Ansökan om förskrivning av hjälpmedel utanför sortiment</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Ansökan om förskrivning av hjälpmedel utanför sortiment  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E7DBB" w:rsidRDefault="006E7DBB" w:rsidP="009E50F9">
+          <w:p w:rsidR="006E7DBB" w:rsidP="009E50F9">
             <w:pPr>
               <w:ind w:left="649"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-          <w:p w:rsidR="009E50F9" w:rsidRDefault="009E50F9" w:rsidP="006E7DBB">
+          <w:p w:rsidR="009E50F9" w:rsidP="006E7DBB">
             <w:pPr>
               <w:ind w:left="649"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Kryss2"/>
+            <w:bookmarkStart w:id="0" w:name="Kryss2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidR="000A7E56">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="000C4379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E0103">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sittande</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E50F9" w:rsidRDefault="009E50F9" w:rsidP="00440F8D">
+          <w:p w:rsidR="009E50F9" w:rsidP="00440F8D">
             <w:pPr>
               <w:ind w:left="649"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidR="000A7E56">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="000C4379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E0103">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Stående</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E50F9" w:rsidRDefault="009E50F9" w:rsidP="004E0103">
+          <w:p w:rsidR="009E50F9" w:rsidP="004E0103">
             <w:pPr>
               <w:ind w:left="649"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidR="000A7E56">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="000C4379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E0103">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Kommunikation-Kognition</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:ind w:left="649"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Annat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E50F9" w:rsidRPr="00603170" w:rsidTr="008F6AC1">
+      <w:tr w:rsidTr="008F6AC1">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00603170" w:rsidRDefault="009E50F9">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00603170">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00603170" w:rsidRDefault="009E50F9">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00603170">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00603170" w:rsidRDefault="009E50F9">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00603170">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidTr="008F6AC1">
+      <w:tr w:rsidTr="008F6AC1">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidRDefault="009E50F9" w:rsidP="009E50F9">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidP="009E50F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F6AC1" w:rsidRDefault="009E50F9" w:rsidP="008F6AC1">
+          <w:p w:rsidR="008F6AC1" w:rsidP="008F6AC1">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F6AC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidRDefault="009E50F9" w:rsidP="008F6AC1">
+          <w:p w:rsidR="009E50F9" w:rsidRPr="00FF74BC" w:rsidP="008F6AC1">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidTr="008F6AC1">
+      <w:tr w:rsidTr="008F6AC1">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00FF74BC" w:rsidP="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidP="00FF74BC">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF74BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Patientens namn</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC" w:rsidP="00592D6B">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidP="00592D6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text1"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00FF74BC" w:rsidP="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidP="00FF74BC">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Personnummer</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC" w:rsidP="00F265A5">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidP="00F265A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidTr="00D20263">
+      <w:tr w:rsidTr="00D20263">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Förskrivare</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2237" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00210785">
-[...18 lines deleted...]
-              <w:t>nummer</w:t>
+          <w:p w:rsidR="00FF74BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Förskrivarnummer</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C61EA" w:rsidRPr="00FF74BC" w:rsidTr="008F228F">
+      <w:tr w:rsidTr="008F228F">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w:rsidR="000C61EA" w:rsidRDefault="000C61EA" w:rsidP="00FF74BC">
+          <w:p w:rsidR="000C61EA" w:rsidP="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Arbetsplats</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C61EA" w:rsidRPr="00FF74BC" w:rsidRDefault="000C61EA" w:rsidP="00FF74BC">
+          <w:p w:rsidR="000C61EA" w:rsidRPr="00FF74BC" w:rsidP="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidTr="00D20263">
+      <w:tr w:rsidTr="00D20263">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00210785" w:rsidP="00FF74BC">
-[...18 lines deleted...]
-              <w:t>nummer</w:t>
+          <w:p w:rsidR="00FF74BC" w:rsidP="00FF74BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Telefonnummer</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC" w:rsidP="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidP="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF74BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF74BC" w:rsidRPr="00777DAB" w:rsidTr="008F6AC1">
+      <w:tr w:rsidTr="008F6AC1">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00777DAB" w:rsidRDefault="00777DAB">
+          <w:p w:rsidR="00777DAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRPr="00777DAB" w:rsidRDefault="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidRPr="00777DAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777DAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Problemformulering</w:t>
             </w:r>
             <w:r w:rsidR="00F74A46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF74BC" w:rsidRPr="00FF74BC" w:rsidTr="008F6AC1">
+      <w:tr w:rsidTr="008F6AC1">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00210785" w:rsidP="00FF74BC">
+          <w:p w:rsidR="00FF74BC" w:rsidP="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Problem som ska åtgärdas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF74BC" w:rsidRDefault="00592D6B" w:rsidP="006034A6">
+          <w:p w:rsidR="00FF74BC" w:rsidP="006034A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00592D6B" w:rsidRDefault="00592D6B" w:rsidP="006034A6">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E63AFC" w:rsidRPr="00FF74BC" w:rsidRDefault="00E63AFC" w:rsidP="006034A6">
+          <w:p w:rsidR="00592D6B" w:rsidP="006034A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E63AFC" w:rsidRPr="00FF74BC" w:rsidP="006034A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D5D91" w:rsidRPr="00FF74BC" w:rsidTr="005C50B5">
+      <w:tr w:rsidTr="005C50B5">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5D91" w:rsidRDefault="002D5D91" w:rsidP="00FF74BC">
+          <w:p w:rsidR="002D5D91" w:rsidP="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Aktuell åtgärd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D5D91" w:rsidRDefault="002D5D91">
+          <w:p w:rsidR="002D5D91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D20263" w:rsidRDefault="00D20263">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E63AFC" w:rsidRDefault="00E63AFC">
+          <w:p w:rsidR="00D20263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E63AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D5D91" w:rsidRDefault="002D5D91" w:rsidP="002D5D91">
-[...7 lines deleted...]
-          <w:p w:rsidR="002D5D91" w:rsidRPr="00FF74BC" w:rsidRDefault="002D5D91">
+          <w:p w:rsidR="002D5D91" w:rsidP="002D5D91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D5D91" w:rsidRPr="00FF74BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00907C3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blankett för beslutsstöd bifogas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D5D91" w:rsidRPr="00D20263" w:rsidRDefault="002D5D91" w:rsidP="002D5D91">
+          <w:p w:rsidR="002D5D91" w:rsidRPr="00D20263" w:rsidP="002D5D91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D20263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Ange prioriteringsgrad </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D20263" w:rsidRPr="00D20263" w:rsidRDefault="002D5D91">
+          <w:p w:rsidR="00D20263" w:rsidRPr="00D20263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D5D91" w:rsidRPr="00FF74BC" w:rsidTr="008F228F">
+      <w:tr w:rsidTr="008F228F">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D5D91" w:rsidRDefault="002D5D91">
+          <w:p w:rsidR="002D5D91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mål med åtgärd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D5D91" w:rsidRDefault="002D5D91" w:rsidP="008F6AC1">
+          <w:p w:rsidR="002D5D91" w:rsidP="008F6AC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F417D">
-[...27 lines deleted...]
-            <w:r w:rsidR="003F417D">
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D5D91" w:rsidRDefault="002D5D91" w:rsidP="008F6AC1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E63AFC" w:rsidRPr="00FF74BC" w:rsidRDefault="00E63AFC" w:rsidP="008F6AC1">
+          <w:p w:rsidR="002D5D91" w:rsidP="008F6AC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E63AFC" w:rsidRPr="00FF74BC" w:rsidP="008F6AC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337A65" w:rsidRPr="00777DAB" w:rsidTr="00440F8D">
+      <w:tr w:rsidTr="00440F8D">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00777DAB" w:rsidRDefault="00777DAB">
+          <w:p w:rsidR="00777DAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00337A65" w:rsidRPr="00777DAB" w:rsidRDefault="00337A65" w:rsidP="004E0103">
+          <w:p w:rsidR="00337A65" w:rsidRPr="00777DAB" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777DAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Utredning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5636" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00337A65" w:rsidRPr="00777DAB" w:rsidRDefault="00337A65" w:rsidP="00210785">
+          <w:p w:rsidR="00337A65" w:rsidRPr="00777DAB" w:rsidP="00210785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="004E0103">
+      <w:tr w:rsidTr="004E0103">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00BC6FC0" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00BC6FC0" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>På vilket sätt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> kommer patienten använda aktuellt hjälpmedel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00BC6FC0" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00BC6FC0" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00D51AC2" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00D51AC2" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>För att övervaka den medicinska behandlingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00BC6FC0" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00BC6FC0" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00D51AC2" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00D51AC2" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Annat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="004E0103">
+      <w:tr w:rsidTr="004E0103">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>För att kompensera en nedsatt funktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2643" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00D51AC2" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00D51AC2" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Som en del av den medicinska behandlingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRPr="007333FC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="007333FC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="004E0103">
+      <w:tr w:rsidTr="004E0103">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Hur länge förväntas behovet finnas?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="004E0103">
+      <w:tr w:rsidTr="004E0103">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Hur ofta kommer patienten använda aktuellt hjälpmedel?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="004E0103">
+      <w:tr w:rsidTr="004E0103">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nuvarande hjälpmedel (relevanta för utprovningen)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Individnummer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="004E0103">
+      <w:tr w:rsidTr="004E0103">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vad har provats tidigare kring detta problem (hjälpmedel, andra åtgärder)?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRPr="00FF74BC" w:rsidRDefault="00C24D3E" w:rsidP="004E0103">
+          <w:p w:rsidR="00C24D3E" w:rsidRPr="00FF74BC" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E0103" w:rsidRPr="00FF74BC" w:rsidTr="005E7B7C">
+      <w:tr w:rsidTr="005E7B7C">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>För- och nackdelar med ovanstående?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="00C24D3E" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRPr="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="004E0103">
-[...6 lines deleted...]
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="00C24D3E" w:rsidRPr="00C24D3E" w:rsidP="004E0103">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Varför uppfyller inte de provade hjälpmedlen patientens behov?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103" w:rsidP="004E0103">
+          <w:p w:rsidR="004E0103" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="004E0103">
-[...6 lines deleted...]
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="004E0103">
+          <w:p w:rsidR="00C24D3E" w:rsidP="004E0103">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C24D3E" w:rsidP="004E0103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="005E7B7C">
+      <w:tr w:rsidTr="005E7B7C">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00BC6FC0" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00BC6FC0" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kan du se att det finns fler patienter med samma behov av lösning/hjälpmedel?</w:t>
+              <w:t xml:space="preserve">Kan du se att det finns fler patienter med samma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>behov av lösning/hjälpmedel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="009C0D2E" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="009C0D2E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00440F8D">
+      <w:tr w:rsidTr="00440F8D">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Flera ggr/år                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Några ggr/år            </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Någon enstaka gång</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C24D3E" w:rsidRPr="00FF74BC" w:rsidTr="009C37EB">
+      <w:tr w:rsidTr="009C37EB">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Övrigt, kommentarer?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRPr="009C0D2E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00C24D3E" w:rsidRPr="009C0D2E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00C24D3E">
+      <w:tr w:rsidTr="00C24D3E">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF2EFA" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF2EFA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BC16DA" w:rsidRDefault="00BC16DA" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00BC16DA" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="009C0D2E" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="009C0D2E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fylls i av Hjälpmedelscentralen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C24D3E" w:rsidRPr="00FF74BC" w:rsidTr="0098094D">
+      <w:tr w:rsidTr="0010387E">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="634"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>Hjälpmedelskonsulent</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C24D3E" w:rsidRDefault="00C24D3E" w:rsidP="005E7B7C">
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00440F8D" w:rsidRPr="00FF74BC" w:rsidTr="00440F8D">
+      <w:tr w:rsidTr="0010387E">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0010387E" w:rsidP="0010387E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Hjälpmedel aktuellt att förskriva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0010387E" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidTr="00440F8D">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4712" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00440F8D" w:rsidRDefault="00440F8D" w:rsidP="00440F8D">
+          <w:p w:rsidR="00440F8D" w:rsidP="00440F8D">
             <w:pPr>
               <w:ind w:right="352"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Är hjälpmedlet en medicinskteknisk produkt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5636" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00440F8D" w:rsidRDefault="00440F8D" w:rsidP="00440F8D">
+          <w:p w:rsidR="00440F8D" w:rsidP="00440F8D">
             <w:pPr>
               <w:ind w:left="-570" w:firstLine="570"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Klassificering enligt standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00440F8D">
+      <w:tr w:rsidTr="00440F8D">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00B80E31">
+      <w:tr w:rsidTr="0010387E">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Inköpskostnad för aktuellt hjälpmedel inkl tillbehör</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  kr</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0010387E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>kr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00703237">
+      <w:tr w:rsidTr="0010387E">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="691"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Debiteringssätt? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Försäljning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Hyra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Preliminär hyra</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  kr/mån</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0010387E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>kr/må</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00703237">
+      <w:tr w:rsidTr="00703237">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703237">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Beslut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="009C7314">
+      <w:tr w:rsidTr="009C7314">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Hjälpmedlet kan köpas in och förskrivas till aktuell patient</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="0010387E" w:rsidP="0010387E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hjälpmedlet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finns på lager, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>inget behov av inköp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0010387E" w:rsidP="0010387E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kryss1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0010387E" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Hjälpmedlet kan köpas in och förskrivas för utvärdering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="000C3AB6">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="000C3AB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ange period</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Antal förskrivning under perioden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> st</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidTr="00F7155C">
+      <w:tr w:rsidTr="00F7155C">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
-[...7 lines deleted...]
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000A7E56">
-[...5 lines deleted...]
-            <w:r w:rsidR="000A7E56">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Ansökan avslås</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00D51AC2" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00F2552E" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00F2552E" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00EB13A0" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00EB13A0" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidRDefault="005E7B7C" w:rsidP="005E7B7C">
+          <w:p w:rsidR="005E7B7C" w:rsidRPr="00FF74BC" w:rsidP="005E7B7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C3AB6" w:rsidRPr="00FF74BC" w:rsidTr="00B0331B">
+      <w:tr w:rsidTr="00B0331B">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C3AB6" w:rsidRDefault="000C3AB6" w:rsidP="005E7B7C">
+          <w:p w:rsidR="000C3AB6" w:rsidP="005E7B7C">
             <w:pPr>
               <w:ind w:left="-426" w:firstLine="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Motivering till beslut</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C3AB6" w:rsidRDefault="000C3AB6" w:rsidP="005E7B7C">
-[...42 lines deleted...]
-          <w:p w:rsidR="000C3AB6" w:rsidRPr="00EB13A0" w:rsidRDefault="000C3AB6" w:rsidP="000C3AB6">
+          <w:p w:rsidR="000C3AB6" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3AB6" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C24D3E" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3AB6" w:rsidP="005E7B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3AB6" w:rsidRPr="00EB13A0" w:rsidP="000C3AB6">
             <w:pPr>
               <w:ind w:left="1208"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C3AB6" w:rsidRPr="00FF74BC" w:rsidTr="00CF5B4A">
+      <w:tr w:rsidTr="003F3F34">
+        <w:tblPrEx>
+          <w:tblW w:w="10348" w:type="dxa"/>
+          <w:tblInd w:w="-459" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1232"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C3AB6" w:rsidRPr="00C24D3E" w:rsidRDefault="000C3AB6" w:rsidP="000C3AB6">
+          <w:p w:rsidR="000C3AB6" w:rsidRPr="00C24D3E" w:rsidP="000C3AB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Underskrift, verksamhetschef</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-          <w:p w:rsidR="000C3AB6" w:rsidRPr="00C24D3E" w:rsidRDefault="000C3AB6" w:rsidP="000C3AB6">
+            <w:r w:rsidR="0010387E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0010387E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>(krävs endast vid inköpskostnad över 5000 kr)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3AB6" w:rsidRPr="00C24D3E" w:rsidP="000C3AB6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3AB6" w:rsidRPr="00C24D3E" w:rsidP="000C3AB6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3AB6" w:rsidRPr="00C24D3E" w:rsidP="000C3AB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C3AB6" w:rsidRPr="00EB13A0" w:rsidRDefault="000C3AB6" w:rsidP="000C3AB6">
+          <w:p w:rsidR="000C3AB6" w:rsidRPr="00EB13A0" w:rsidP="000C3AB6">
             <w:pPr>
               <w:ind w:left="1208"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C3AB6" w:rsidRDefault="000C3AB6" w:rsidP="000C3AB6">
+          <w:p w:rsidR="000C3AB6" w:rsidP="000C3AB6">
             <w:pPr>
               <w:ind w:left="1208"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F0437E" w:rsidRDefault="00F0437E" w:rsidP="000C3AB6"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="00F0437E" w:rsidP="000C3AB6"/>
+    <w:sectPr w:rsidSect="000C3AB6">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="1417" w:bottom="284" w:left="1417" w:header="0" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="004E0103">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="004E0103" w:rsidRDefault="004E0103">
+  <w:p w:rsidR="004E0103">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sq2o59dZ+jn29YQSBiqfFEsCC6jOH34p1j3xLaiPbA1DyZ1ypVOQDabQ9H22SWcvT1pYfRepA+AgUWyMWmwNpg==" w:salt="2nSqagkQMDAg7z/zi/n/zQ=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="128"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PpEv8jbxoT5b55m+l2kprcuiUkgNRc9smWepmmGS9ElpLo19IRIuc80nCzoWdolJXISSc36lAmxf&#10;aMclL0NUdA==&#10;" w:salt="hU+sQmwXY3hB+gLc/6UgJg==&#10;"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B085B"/>
     <w:rsid w:val="00001354"/>
     <w:rsid w:val="0006565D"/>
     <w:rsid w:val="00085900"/>
     <w:rsid w:val="000A7E56"/>
     <w:rsid w:val="000C3AB6"/>
     <w:rsid w:val="000C4379"/>
     <w:rsid w:val="000C61EA"/>
     <w:rsid w:val="000C793A"/>
     <w:rsid w:val="000F6034"/>
+    <w:rsid w:val="0010387E"/>
     <w:rsid w:val="0016264E"/>
     <w:rsid w:val="0017738B"/>
     <w:rsid w:val="00191A34"/>
     <w:rsid w:val="001B085B"/>
     <w:rsid w:val="001B51BB"/>
     <w:rsid w:val="001D7641"/>
     <w:rsid w:val="00210785"/>
     <w:rsid w:val="002739B7"/>
     <w:rsid w:val="002B0236"/>
     <w:rsid w:val="002B7851"/>
     <w:rsid w:val="002D5D91"/>
     <w:rsid w:val="002F6809"/>
     <w:rsid w:val="00322A36"/>
     <w:rsid w:val="00337A65"/>
     <w:rsid w:val="0034594D"/>
     <w:rsid w:val="003802C6"/>
     <w:rsid w:val="003A196A"/>
     <w:rsid w:val="003C6BCC"/>
     <w:rsid w:val="003F37E2"/>
+    <w:rsid w:val="003F3F34"/>
     <w:rsid w:val="003F417D"/>
     <w:rsid w:val="00417A10"/>
     <w:rsid w:val="00440F8D"/>
     <w:rsid w:val="00455AF4"/>
     <w:rsid w:val="00465580"/>
     <w:rsid w:val="004666E7"/>
     <w:rsid w:val="00467A7F"/>
     <w:rsid w:val="00480C2F"/>
     <w:rsid w:val="00484C77"/>
     <w:rsid w:val="0049235E"/>
     <w:rsid w:val="004948C3"/>
     <w:rsid w:val="004E0103"/>
     <w:rsid w:val="004F3D9D"/>
     <w:rsid w:val="004F4C98"/>
     <w:rsid w:val="005010C2"/>
     <w:rsid w:val="00522CAF"/>
     <w:rsid w:val="00564868"/>
     <w:rsid w:val="00592D6B"/>
     <w:rsid w:val="005A6770"/>
     <w:rsid w:val="005B770D"/>
     <w:rsid w:val="005C50B5"/>
     <w:rsid w:val="005C55CC"/>
     <w:rsid w:val="005E7B7C"/>
     <w:rsid w:val="00603170"/>
     <w:rsid w:val="006034A6"/>
@@ -5791,119 +5927,105 @@
     <w:rsid w:val="008F3DB8"/>
     <w:rsid w:val="008F4BB3"/>
     <w:rsid w:val="008F6AC1"/>
     <w:rsid w:val="009004FC"/>
     <w:rsid w:val="00902346"/>
     <w:rsid w:val="00907C3E"/>
     <w:rsid w:val="00943D51"/>
     <w:rsid w:val="009761D2"/>
     <w:rsid w:val="009934B9"/>
     <w:rsid w:val="009A1A7D"/>
     <w:rsid w:val="009B5EC6"/>
     <w:rsid w:val="009C0D2E"/>
     <w:rsid w:val="009C4823"/>
     <w:rsid w:val="009C7314"/>
     <w:rsid w:val="009E50F9"/>
     <w:rsid w:val="00A46150"/>
     <w:rsid w:val="00A5248C"/>
     <w:rsid w:val="00A703EC"/>
     <w:rsid w:val="00AA5E32"/>
     <w:rsid w:val="00B0274B"/>
     <w:rsid w:val="00B63D7A"/>
     <w:rsid w:val="00B80E31"/>
     <w:rsid w:val="00B85B81"/>
     <w:rsid w:val="00B9221E"/>
     <w:rsid w:val="00BC16DA"/>
+    <w:rsid w:val="00BC6FC0"/>
+    <w:rsid w:val="00BD58B5"/>
     <w:rsid w:val="00BD6989"/>
     <w:rsid w:val="00C03FCA"/>
     <w:rsid w:val="00C12C7F"/>
     <w:rsid w:val="00C24D3E"/>
     <w:rsid w:val="00C91B0E"/>
     <w:rsid w:val="00C95CA2"/>
     <w:rsid w:val="00CB20E3"/>
     <w:rsid w:val="00CB2939"/>
     <w:rsid w:val="00CC4C56"/>
     <w:rsid w:val="00CF1EC2"/>
     <w:rsid w:val="00D16A14"/>
     <w:rsid w:val="00D20263"/>
     <w:rsid w:val="00D4285D"/>
     <w:rsid w:val="00D50425"/>
     <w:rsid w:val="00D51AC2"/>
     <w:rsid w:val="00D66211"/>
     <w:rsid w:val="00D908D1"/>
+    <w:rsid w:val="00D93E11"/>
     <w:rsid w:val="00DD1F4F"/>
     <w:rsid w:val="00DE0FCB"/>
     <w:rsid w:val="00E1003D"/>
     <w:rsid w:val="00E63AFC"/>
     <w:rsid w:val="00E75C53"/>
     <w:rsid w:val="00E828CA"/>
     <w:rsid w:val="00EB13A0"/>
     <w:rsid w:val="00EE2AD2"/>
     <w:rsid w:val="00F02B29"/>
     <w:rsid w:val="00F0437E"/>
     <w:rsid w:val="00F05F46"/>
     <w:rsid w:val="00F2552E"/>
     <w:rsid w:val="00F265A5"/>
     <w:rsid w:val="00F7155C"/>
     <w:rsid w:val="00F72872"/>
     <w:rsid w:val="00F74A46"/>
     <w:rsid w:val="00F91A9D"/>
     <w:rsid w:val="00FA2725"/>
     <w:rsid w:val="00FA2A5C"/>
     <w:rsid w:val="00FD1D0F"/>
     <w:rsid w:val="00FF2EFA"/>
     <w:rsid w:val="00FF74BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1F596B20"/>
   <w15:docId w15:val="{3E14316D-7561-4C0A-8FA4-7FA2A22DB12D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6252,192 +6374,191 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001B085B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B085B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Ballongtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B085B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF74BC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592D6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidhuvud"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592D6B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592D6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidfot"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592D6B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6681,87 +6802,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D85711F-1F64-4E4B-A9C0-608B6819C16E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735B985C-A9FC-4775-AE9C-978AFB9A3A25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>412</Words>
-  <Characters>2188</Characters>
+  <Words>448</Words>
+  <Characters>2377</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>18</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Landstinget i Jönköpings län</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2595</CharactersWithSpaces>
+  <CharactersWithSpaces>2820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pernilla Lundberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>