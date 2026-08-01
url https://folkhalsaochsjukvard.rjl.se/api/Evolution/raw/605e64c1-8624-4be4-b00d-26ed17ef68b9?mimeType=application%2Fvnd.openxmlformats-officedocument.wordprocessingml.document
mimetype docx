--- v0 (2026-02-21)
+++ v1 (2026-08-01)
@@ -361,50 +361,52 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001306F4" w:rsidP="001E5719">
       <w:bookmarkStart w:id="1" w:name="BMStart"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00A02E9A" w:rsidP="00FD6F18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Händelseförlopp</w:t>
       </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="00A02E9A" w:rsidP="00A02E9A">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A02E9A" w:rsidP="00FD6F18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD6F18" w:rsidP="00FD6F18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -854,55 +856,55 @@
       <w:gridCol w:w="374"/>
     </w:tblGrid>
     <w:tr w:rsidTr="001B6174">
       <w:tblPrEx>
         <w:tblW w:w="10320" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1202"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10320" w:type="dxa"/>
           <w:gridSpan w:val="7"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174">
-          <w:bookmarkStart w:id="6" w:name="BMISOLogga" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkStart w:id="7" w:name="BMISOLogga" w:colFirst="0" w:colLast="0"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tr w:rsidTr="001B6174">
       <w:tblPrEx>
         <w:tblW w:w="10320" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:hidden/>
         <w:trHeight w:hRule="exact" w:val="220"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3401" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidRPr="00FD6F18" w:rsidP="00DB639C">
           <w:pPr>
@@ -1529,51 +1531,51 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidRPr="00FD6F18" w:rsidP="00DB639C">
           <w:pPr>
             <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
             <w:ind w:left="-57" w:right="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkStart w:id="7" w:name="BMDocPath" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkStart w:id="8" w:name="BMDocPath" w:colFirst="0" w:colLast="0"/>
     <w:tr w:rsidTr="00753326">
       <w:tblPrEx>
         <w:tblW w:w="10320" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:hidden/>
         <w:trHeight w:hRule="exact" w:val="220"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5160" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidRPr="00144567" w:rsidP="00DB639C">
@@ -1626,102 +1628,102 @@
               <w:vanish/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5160" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidRPr="00135017" w:rsidP="00DB639C">
           <w:pPr>
             <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
             <w:ind w:left="-57" w:right="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
   </w:tbl>
   <w:p w:rsidR="001B6174" w:rsidP="003834A5">
     <w:pPr>
       <w:spacing w:line="20" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9697" w:type="dxa"/>
       <w:tblInd w:w="-1758" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5442"/>
       <w:gridCol w:w="2552"/>
       <w:gridCol w:w="850"/>
       <w:gridCol w:w="853"/>
     </w:tblGrid>
     <w:tr w:rsidTr="00DB639C">
       <w:tblPrEx>
         <w:tblW w:w="9697" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5442" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidP="00AB55E0">
-          <w:bookmarkStart w:id="2" w:name="BMLogoType2" w:colFirst="0" w:colLast="0"/>
-          <w:bookmarkStart w:id="3" w:name="BMPageNum2" w:colFirst="2" w:colLast="2"/>
+          <w:bookmarkStart w:id="3" w:name="BMLogoType2" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkStart w:id="4" w:name="BMPageNum2" w:colFirst="2" w:colLast="2"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1872615" cy="466090"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="3" name="Bildobjekt 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3" name="Bildobjekt 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                           <a:extLst>
@@ -1806,177 +1808,177 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00743286">
+          <w:r w:rsidR="009D1950">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00743286">
+          <w:r w:rsidR="009D1950">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tr w:rsidTr="00DB639C">
       <w:tblPrEx>
         <w:tblW w:w="9697" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5442" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidP="00DB639C"/>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Välj datum i kalendern"/>
           <w:tag w:val="DatumSid2"/>
           <w:id w:val="1535149094"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="8B006F2261564850BFB002734C38912B"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='SignOn'" w:xpath="/ns0:document[1]/ns0:sidhuvud[1]/ns0:datum[1]" w:storeItemID="{636B7A29-17E3-43EC-9EC5-AE743D1AF578}"/>
-          <w:date w:fullDate="2026-02-06T00:00:00Z">
+          <w:date w:fullDate="2026-06-15T00:00:00Z">
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2552" w:type="dxa"/>
             </w:tcPr>
             <w:p w:rsidR="001B6174" w:rsidRPr="00240E69" w:rsidP="00DB639C">
               <w:pPr>
                 <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>2026-02-06</w:t>
+                <w:t>2026-06-15</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Ev DokNr"/>
           <w:tag w:val="DiarieNr2"/>
           <w:id w:val="224882461"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='SignOn'" w:xpath="/ns0:document[1]/ns0:sidhuvud[1]/ns0:tempDnr[1]" w:storeItemID="{636B7A29-17E3-43EC-9EC5-AE743D1AF578}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1703" w:type="dxa"/>
               <w:gridSpan w:val="2"/>
             </w:tcPr>
@@ -2054,52 +2056,52 @@
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5442"/>
       <w:gridCol w:w="2552"/>
       <w:gridCol w:w="850"/>
       <w:gridCol w:w="853"/>
     </w:tblGrid>
     <w:tr w:rsidTr="00DB639C">
       <w:tblPrEx>
         <w:tblW w:w="9697" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5442" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidP="00AB55E0">
-          <w:bookmarkStart w:id="4" w:name="BMPageNum" w:colFirst="2" w:colLast="2"/>
-          <w:bookmarkStart w:id="5" w:name="BMLogoType" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkStart w:id="5" w:name="BMPageNum" w:colFirst="2" w:colLast="2"/>
+          <w:bookmarkStart w:id="6" w:name="BMLogoType" w:colFirst="0" w:colLast="0"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1872615" cy="466090"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Bildobjekt 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="Bildobjekt 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                           <a:extLst>
@@ -2186,173 +2188,173 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00743286">
+          <w:r w:rsidR="009D1950">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00743286">
+          <w:r w:rsidR="009D1950">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00775D5C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tr w:rsidTr="00DB639C">
       <w:tblPrEx>
         <w:tblW w:w="9697" w:type="dxa"/>
         <w:tblInd w:w="-1758" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5442" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w:rsidR="001B6174" w:rsidP="00DB639C"/>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Välj datum i kalendern"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-672727480"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='SignOn'" w:xpath="/ns0:document[1]/ns0:sidhuvud[1]/ns0:datum[1]" w:storeItemID="{636B7A29-17E3-43EC-9EC5-AE743D1AF578}"/>
-          <w:date w:fullDate="2026-02-06T00:00:00Z">
+          <w:date w:fullDate="2026-06-15T00:00:00Z">
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2552" w:type="dxa"/>
             </w:tcPr>
             <w:p w:rsidR="001B6174" w:rsidRPr="00240E69" w:rsidP="000E26DD">
               <w:pPr>
                 <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>2026-02-06</w:t>
+                <w:t>2026-06-15</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Ev DiarieNr"/>
           <w:tag w:val="DiarieNr"/>
           <w:id w:val="-1985235146"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='SignOn'" w:xpath="/ns0:document[1]/ns0:sidhuvud[1]/ns0:tempDnr[1]" w:storeItemID="{636B7A29-17E3-43EC-9EC5-AE743D1AF578}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1703" w:type="dxa"/>
               <w:gridSpan w:val="2"/>
             </w:tcPr>
@@ -2767,51 +2769,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="148"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD6F18"/>
     <w:rsid w:val="00000117"/>
     <w:rsid w:val="00004A6B"/>
     <w:rsid w:val="00005D25"/>
     <w:rsid w:val="00010EB7"/>
     <w:rsid w:val="000242B0"/>
     <w:rsid w:val="00035F88"/>
     <w:rsid w:val="00043C07"/>
     <w:rsid w:val="00052B3A"/>
     <w:rsid w:val="00077BD3"/>
     <w:rsid w:val="000908CF"/>
     <w:rsid w:val="000B267E"/>
@@ -2934,102 +2936,105 @@
     <w:rsid w:val="007F7843"/>
     <w:rsid w:val="00805193"/>
     <w:rsid w:val="008065CD"/>
     <w:rsid w:val="00826B56"/>
     <w:rsid w:val="00854248"/>
     <w:rsid w:val="0087270F"/>
     <w:rsid w:val="00894CB0"/>
     <w:rsid w:val="008A5AF9"/>
     <w:rsid w:val="008C0D4B"/>
     <w:rsid w:val="008D1FAF"/>
     <w:rsid w:val="008D38A7"/>
     <w:rsid w:val="008D7026"/>
     <w:rsid w:val="008F057F"/>
     <w:rsid w:val="008F7251"/>
     <w:rsid w:val="0093261D"/>
     <w:rsid w:val="00936B00"/>
     <w:rsid w:val="00940F91"/>
     <w:rsid w:val="00941157"/>
     <w:rsid w:val="009427C0"/>
     <w:rsid w:val="00942E10"/>
     <w:rsid w:val="009608D4"/>
     <w:rsid w:val="0097664C"/>
     <w:rsid w:val="00984C20"/>
     <w:rsid w:val="0099381A"/>
     <w:rsid w:val="009A362F"/>
+    <w:rsid w:val="009D1950"/>
     <w:rsid w:val="009E0C40"/>
     <w:rsid w:val="009F1DAF"/>
     <w:rsid w:val="009F7046"/>
     <w:rsid w:val="00A02E9A"/>
     <w:rsid w:val="00A315D3"/>
     <w:rsid w:val="00A558C4"/>
     <w:rsid w:val="00A570AE"/>
     <w:rsid w:val="00A57179"/>
     <w:rsid w:val="00A64233"/>
     <w:rsid w:val="00A663C0"/>
     <w:rsid w:val="00A842D9"/>
     <w:rsid w:val="00AB55E0"/>
     <w:rsid w:val="00AB6507"/>
     <w:rsid w:val="00AB7A9F"/>
     <w:rsid w:val="00AC61D1"/>
     <w:rsid w:val="00AD18EC"/>
     <w:rsid w:val="00AE441F"/>
     <w:rsid w:val="00AF45B8"/>
+    <w:rsid w:val="00AF49A8"/>
     <w:rsid w:val="00AF65F0"/>
     <w:rsid w:val="00B152C7"/>
     <w:rsid w:val="00B37E97"/>
     <w:rsid w:val="00B405D6"/>
     <w:rsid w:val="00B42A33"/>
     <w:rsid w:val="00B511A4"/>
     <w:rsid w:val="00B55512"/>
     <w:rsid w:val="00B67B04"/>
     <w:rsid w:val="00BB4F55"/>
     <w:rsid w:val="00BB5C2A"/>
     <w:rsid w:val="00BD7C70"/>
     <w:rsid w:val="00BE3DDE"/>
     <w:rsid w:val="00BE5EBE"/>
     <w:rsid w:val="00BE619A"/>
     <w:rsid w:val="00C01194"/>
     <w:rsid w:val="00C04B3B"/>
     <w:rsid w:val="00C056B9"/>
     <w:rsid w:val="00C05F92"/>
     <w:rsid w:val="00C12B6A"/>
     <w:rsid w:val="00C41D4A"/>
     <w:rsid w:val="00C459CD"/>
     <w:rsid w:val="00C631CF"/>
     <w:rsid w:val="00C744CD"/>
     <w:rsid w:val="00CB260B"/>
     <w:rsid w:val="00CD2158"/>
     <w:rsid w:val="00CD436E"/>
     <w:rsid w:val="00CE7D53"/>
     <w:rsid w:val="00CF140B"/>
     <w:rsid w:val="00CF5E3A"/>
     <w:rsid w:val="00CF76E7"/>
     <w:rsid w:val="00D0262E"/>
     <w:rsid w:val="00D07129"/>
     <w:rsid w:val="00D34F46"/>
     <w:rsid w:val="00D35FB2"/>
+    <w:rsid w:val="00D55C2A"/>
     <w:rsid w:val="00D6754B"/>
     <w:rsid w:val="00DA1C4C"/>
     <w:rsid w:val="00DB5027"/>
     <w:rsid w:val="00DB639C"/>
     <w:rsid w:val="00DF560B"/>
     <w:rsid w:val="00E00960"/>
     <w:rsid w:val="00E15125"/>
     <w:rsid w:val="00E210AA"/>
     <w:rsid w:val="00E35EE9"/>
     <w:rsid w:val="00E36102"/>
     <w:rsid w:val="00E55B77"/>
     <w:rsid w:val="00E605A8"/>
     <w:rsid w:val="00E663F1"/>
     <w:rsid w:val="00E6673C"/>
     <w:rsid w:val="00E72985"/>
     <w:rsid w:val="00E7551B"/>
     <w:rsid w:val="00E755CC"/>
     <w:rsid w:val="00E9603C"/>
     <w:rsid w:val="00EA1BD7"/>
     <w:rsid w:val="00EA4D22"/>
     <w:rsid w:val="00EA4D29"/>
     <w:rsid w:val="00EA6F0E"/>
     <w:rsid w:val="00EB6065"/>
     <w:rsid w:val="00EE2595"/>
     <w:rsid w:val="00EE65C5"/>
@@ -3990,50 +3995,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
   <w:revisionView w:comments="0" w:formatting="0" w:inkAnnotations="0" w:insDel="0" w:markup="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003736E1"/>
     <w:rsid w:val="00076428"/>
+    <w:rsid w:val="001273DA"/>
     <w:rsid w:val="00182476"/>
     <w:rsid w:val="0021260D"/>
     <w:rsid w:val="00217B3E"/>
     <w:rsid w:val="00300B1A"/>
     <w:rsid w:val="00367EE3"/>
     <w:rsid w:val="00367F78"/>
     <w:rsid w:val="003736E1"/>
     <w:rsid w:val="00480B1E"/>
     <w:rsid w:val="00600020"/>
     <w:rsid w:val="00620967"/>
     <w:rsid w:val="006974CE"/>
     <w:rsid w:val="007579DE"/>
     <w:rsid w:val="00763A93"/>
     <w:rsid w:val="00780515"/>
     <w:rsid w:val="009929D1"/>
     <w:rsid w:val="00BC6443"/>
     <w:rsid w:val="00EE36C2"/>
     <w:rsid w:val="00F56ED5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
@@ -4764,70 +4770,70 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <document xmlns="SignOn">
   <sidhuvud>
     <dokumenttyp/>
-    <datum>2026-02-06T00:00:00</datum>
+    <datum>2026-06-15T00:00:00</datum>
     <tempDnr/>
   </sidhuvud>
 </document>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{636B7A29-17E3-43EC-9EC5-AE743D1AF578}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SignOn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D78552-94E1-44C3-A4CC-9159FD22E9EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD399235-2A29-4F06-A784-11CF7560A0F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Administrativt dokument</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>218</Words>
   <Characters>1159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>