--- v1 (2026-01-17)
+++ v2 (2026-04-05)
@@ -1,31 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
@@ -379,63 +379,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="114" d="100"/>
-          <a:sy n="114" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="474" y="102"/>
+        <p:origin x="822" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -502,51 +502,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="498135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{969E57BE-6F8E-41A8-AAB0-3D37B669DA70}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-10-09</a:t>
+              <a:t>2026-04-02</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5953125" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -566,82 +566,81 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för anteckningar 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="679768" y="4777958"/>
             <a:ext cx="5438140" cy="3909239"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Redigera format för bakgrundstext</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9430091"/>
             <a:ext cx="2945659" cy="498134"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -1086,54 +1085,53 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2160000" y="1080000"/>
             <a:ext cx="7920000" cy="3240000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="4800" b="1" cap="none" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här skriver du in titeln på din presentation</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2160000" y="4320000"/>
             <a:ext cx="7920000" cy="1440000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:noAutofit/>
@@ -1163,104 +1161,96 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här placerar du undertiteln</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bildobjekt 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{485EEA9C-FE56-F441-A9C0-E8E4F0314C9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10440000" y="6192000"/>
             <a:ext cx="1376570" cy="396000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2830810446"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...6 lines deleted...]
-  <p:extLst mod="1">
+  <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="Rubrik och text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1273,105 +1263,103 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1296000" y="1411200"/>
             <a:ext cx="9696000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent6"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6F44378D-1D2D-4DB9-B9D8-A6B719AA0047}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -1379,82 +1367,81 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för text 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1295467" y="2782800"/>
             <a:ext cx="9696451" cy="2662424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Line 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="527051" y="5949950"/>
             <a:ext cx="11137900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
@@ -1475,153 +1462,144 @@
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2809364715"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="Rubrik, text och objekt">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1296000" y="1411200"/>
             <a:ext cx="9696000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent6"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6F44378D-1D2D-4DB9-B9D8-A6B719AA0047}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -1634,110 +1612,109 @@
           <p:cNvPr id="8" name="Platshållare för innehåll 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6672064" y="2780929"/>
             <a:ext cx="4320117" cy="2663577"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att infoga objekt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för text 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1295467" y="2780928"/>
             <a:ext cx="5088467" cy="2664470"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Line 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="527051" y="5949950"/>
             <a:ext cx="11137900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
@@ -1758,57 +1735,50 @@
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="534977267"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Avsnittsrubrik">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="82112B"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1859,54 +1829,53 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2160000" y="522244"/>
             <a:ext cx="7920000" cy="5400000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="4000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Avsnittsrubrik</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bildobjekt 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{485EEA9C-FE56-F441-A9C0-E8E4F0314C9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10440000" y="6192000"/>
@@ -1929,75 +1898,67 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="288000"/>
             <a:ext cx="1404000" cy="1404000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här kan du infoga en ikon från bildgalleriet på intranätet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3101517842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...6 lines deleted...]
-  <p:extLst mod="1">
+  <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrik och punktlista">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2019,90 +1980,89 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1440000" y="900000"/>
             <a:ext cx="9360000" cy="1296000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1080000" y="6228000"/>
             <a:ext cx="3600000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -2152,54 +2112,53 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4860000" y="6228000"/>
             <a:ext cx="2484000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för text 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1439863" y="2196000"/>
             <a:ext cx="9359900" cy="3780000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2228,241 +2187,230 @@
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för bild 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="288000"/>
             <a:ext cx="1404000" cy="1404000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här kan du infoga en ikon från bildgalleriet på intranätet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2875201940"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Textsida">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1440000" y="900000"/>
             <a:ext cx="9360000" cy="1296000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1080000" y="6228000"/>
             <a:ext cx="3600000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EEB9E62-4301-493A-8C73-0409F1A2D539}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -2546,144 +2494,136 @@
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Redigera format för bakgrundstext</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för bild 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="288000"/>
             <a:ext cx="1404000" cy="1404000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här kan du infoga en ikon från bildgalleriet på intranätet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278308319"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...6 lines deleted...]
-  <p:extLst mod="1">
+  <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Foto/grafik + text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2705,118 +2645,116 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6116838" y="553660"/>
             <a:ext cx="5184000" cy="1728000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1080000" y="6228000"/>
             <a:ext cx="2484000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6116838" y="6228000"/>
             <a:ext cx="3960000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för bildnummer 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8EEB9E62-4301-493A-8C73-0409F1A2D539}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -2845,54 +2783,53 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B1063A"/>
               </a:buClr>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr lang="sv-SE" sz="2200" kern="1200" baseline="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka på symbolen för bild för att lägga till foto eller grafik</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bildobjekt 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A13CF048-BC28-7141-B930-8EC3F94E912F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10440000" y="6228000"/>
@@ -2953,103 +2890,96 @@
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:defRPr sz="2200"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Redigera format för bakgrundstext</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="430734629"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...6 lines deleted...]
-  <p:extLst mod="1">
+  <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Foto eller grafik helsida">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3103,240 +3033,229 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B1063A"/>
               </a:buClr>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka på symbolen för bild för att lägga till foto eller grafik</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="288000"/>
             <a:ext cx="1404000" cy="1404000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här kan du infoga en ikon från bildgalleriet på intranätet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3180611260"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Diagram/grafik med rubrik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1440000" y="2196000"/>
             <a:ext cx="9360000" cy="3780000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka på den ikon du vill använda</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1440000" y="900000"/>
             <a:ext cx="9360000" cy="1296000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1080000" y="6228000"/>
             <a:ext cx="3600000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432000" y="6228000"/>
             <a:ext cx="522000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
@@ -3391,116 +3310,107 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4860000" y="6228000"/>
             <a:ext cx="2484000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för bild 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10476000" y="288000"/>
             <a:ext cx="1404000" cy="1404000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Här kan du infoga en ikon från bildgalleriet på intranätet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614891866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...6 lines deleted...]
-  <p:extLst mod="1">
+  <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Avslut">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AE1738"/>
@@ -3943,130 +3853,118 @@
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="textruta 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3403077" y="3330102"/>
             <a:ext cx="5400000" cy="432000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Region Jönköpings</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2200" b="1" baseline="0" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2200" b="1" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> län</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="textruta 21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3405425" y="3731272"/>
             <a:ext cx="5400000" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" u="none" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" b="0" u="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>www.rjl.se</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" b="0" u="none" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3132208637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...6 lines deleted...]
-  <p:extLst mod="1">
+  <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="Rubrik och objekt">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4083,105 +3981,103 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1296000" y="1411200"/>
             <a:ext cx="9696000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för enradig rubrik</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent6"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6F44378D-1D2D-4DB9-B9D8-A6B719AA0047}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -4194,51 +4090,51 @@
           <p:cNvPr id="8" name="Platshållare för innehåll 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1487489" y="2276872"/>
             <a:ext cx="9503833" cy="2590616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att infoga objekt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Line 11"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="527051" y="5949950"/>
             <a:ext cx="11137900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="6350">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
@@ -4278,74 +4174,66 @@
           <p:cNvPr id="12" name="Platshållare för text 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1391477" y="5085184"/>
             <a:ext cx="9601200" cy="360362"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att lägga till text</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1218959135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -4357,129 +4245,128 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1440000" y="540000"/>
             <a:ext cx="9360000" cy="1296000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4860000" y="6228000"/>
             <a:ext cx="2484000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200" spc="100" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>2021-12-27</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1080000" y="6228000"/>
             <a:ext cx="3600000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200" spc="100" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432000" y="6228000"/>
             <a:ext cx="522000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -4509,113 +4396,105 @@
           <p:cNvPr id="7" name="Platshållare för text 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1440000" y="1836000"/>
             <a:ext cx="9360000" cy="4140000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Redigera format för bakgrundstext</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="866280877"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483651" r:id="rId2"/>
     <p:sldLayoutId id="2147483660" r:id="rId3"/>
     <p:sldLayoutId id="2147483650" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483661" r:id="rId7"/>
     <p:sldLayoutId id="2147483662" r:id="rId8"/>
     <p:sldLayoutId id="2147483663" r:id="rId9"/>
     <p:sldLayoutId id="2147483664" r:id="rId10"/>
     <p:sldLayoutId id="2147483665" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
   <p:hf sldNum="0" hdr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" b="1" kern="1200" baseline="0">
           <a:solidFill>
             <a:srgbClr val="B1063A"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="360000" indent="-360000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
@@ -4988,2274 +4867,1670 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2035309" y="1529543"/>
             <a:ext cx="8003127" cy="2036618"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="6000" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" sz="6000" dirty="0"/>
               <a:t>Tandvårdsstöd</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="5400" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" sz="5400" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="5400" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" sz="5400" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2035309" y="3660808"/>
             <a:ext cx="7920000" cy="1440000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
-              <a:t>Översikt och </a:t>
-[...5 lines deleted...]
-            <a:r>
+              <a:t>Översikt och information från </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
-              <a:t>från </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2800" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
               <a:t>Bedömning tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3123696873"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1853527" y="268087"/>
             <a:ext cx="8969643" cy="1668777"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Tandvård om man har stort </a:t>
-[...5 lines deleted...]
-            <a:r>
+              <a:t>Tandvård om man har stort omvårdnadsbehov i dagliga livet, </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>i dagliga </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>N-tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1853527" y="1936864"/>
             <a:ext cx="8064195" cy="3948547"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>LSS-insatser </a:t>
-[...7 lines deleted...]
-              <a:t>§ 9 eller assistansersättning genom Socialförsäkringsbalken via Försäkringskassan enligt 4 N-grupper.</a:t>
+              <a:t>Nödvändig tandvård för personer med stort och varaktigt behov av personlig omvårdnad större delen av dygnet, psykisk ohälsa, pågående LSS-insatser § 9 eller assistansersättning genom Socialförsäkringsbalken via Försäkringskassan enligt 4 N-grupper.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Uppsökande verksamhet med munhälsobedömning i det egna boendet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Intyg utfärdas av psykiatri- och distriktssköterskor, sjuksköterskor i hemsjukvården, vårdcentraler och på särskilda boende, LSS- och biståndshandläggare.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2545321148"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1187996" y="94405"/>
             <a:ext cx="7344008" cy="720080"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>N-grupper</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1080000" y="723046"/>
             <a:ext cx="10185008" cy="5353558"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>N1	Personer som bor i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>särskilt boende</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>personligt </a:t>
-[...7 lines deleted...]
-              <a:t>omvårdnadsbehov 	större </a:t>
+              <a:t> och har ett stort personligt omvårdnadsbehov 	större delen av dygnet. Personer i sen palliativ fas och bor i </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>särskilt 	boende</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>delen av </a:t>
-[...38 lines deleted...]
-              </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="1" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>N2	Personer som bor i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>egen bostad,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> är inskrivna i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>hemsjukvården </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>och har ett stort 	personligt omvårdnadsbehov större delen av dygnet. Personer i sen palliativ fas och 	bor i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>egen bostad</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>har beslut </a:t>
-[...23 lines deleted...]
-              <a:t>. Till denna grupp hör även personer som får 	assistansersättning genom Socialförsäkringsbalken via Försäkringskassan.</a:t>
+              <a:t>N3	Personer som tillhör personkretsen enligt LSS § 1, personkrets 1-3 samt har beslut 	om pågående LSS-insatser enligt § 9. Till denna grupp hör även personer som får 	assistansersättning genom Socialförsäkringsbalken via Försäkringskassan.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>N4	a) Personer som bor i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>egen bostad </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>av dygnet</a:t>
-[...7 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>med stort personligt omvårdnadsbehov större 	delen av dygnet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>med långvarig och </a:t>
+              <a:t>b) Personer med långvarig och </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>allvarlig psykisk störning </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>som </a:t>
-[...87 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>som varat längre än 1 år 	och medfört ett så omfattande funktionshinder att personen inte förmår uppsöka 	tandvården eller inser sitt behov därav.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="678618919"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2423592" y="625452"/>
             <a:ext cx="9696000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Intyg om nödvändig tandvård</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2293034" y="1806510"/>
             <a:ext cx="7526215" cy="2512272"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Intygsutfärdare bedömer om personen uppfyller ställda krav för intyg och grupp samt utfärdar intyg. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>kan </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Intyget kan vara tidsbegränsat eller gälla tills vidare.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>eller gälla tills vidare.</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Intyget skickas till Bedömning tandvård för registrering. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>B</a:t>
-[...30 lines deleted...]
-              </a:rPr>
               <a:t>Kopia lämnas av intygsutfärdaren till den berättigade. </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2309286018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1297392" y="678685"/>
             <a:ext cx="9696000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>)</a:t>
-[...3 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Särskilt tandvårdsbidrag (STB) </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>via Försäkringskassan </a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1297392" y="2262910"/>
             <a:ext cx="9694075" cy="3223490"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Om man har </a:t>
-[...71 lines deleted...]
-              <a:t>tandvård.</a:t>
+              <a:t>Om man har vissa sjukdomar eller en funktionsnedsättning som påverkar tandhälsan kan man få 600 kronor per halvår i bidrag till förebyggande tandvård.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Läkarintyg för särskilt tandvårdsbidrag till förebyggande tandvårdsåtgärder enligt 2 kap. </a:t>
-[...23 lines deleted...]
-              <a:t>” finns i Cosmic.</a:t>
+              <a:t>”Läkarintyg för särskilt tandvårdsbidrag till förebyggande tandvårdsåtgärder enligt 2 kap. 1 a § lagen (2008:145) om statligt tandvårdsstöd” finns i Cosmic.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>Komplement </a:t>
-[...24 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Komplement till Allmänt tandvårdsbidrag (ATB) och högkostnadsskyddet.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3407932988"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2177764" y="1026269"/>
             <a:ext cx="7848472" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Patientinformation</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rektangel 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2729133" y="2653490"/>
             <a:ext cx="8144298" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="2800" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>Vårdguiden</a:t>
+              <a:t>Tandvårdshjälpen, 1177 Vårdguiden</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="274910284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rubrik 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1718030" y="651544"/>
             <a:ext cx="9696000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Mer information</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för text 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1718030" y="1716258"/>
             <a:ext cx="8266402" cy="4041794"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>http://folkhalsaochsjukvard.rjl.se</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Vårdstöd, Tandvård, Bedömning tandvård, Tandvårdsstöd</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0" smtClean="0">
+            <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Cosmic:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>F-tandvård</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, ”Läkarintyg vid långvarig sjukdom eller funktionsnedsättning enligt 3 a § tandvårdsförordningen (1998:1338)”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>STB, ”</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>för särskilt tandvårdsbidrag till förebyggande tandvårdsåtgärder enligt 2 kap. </a:t>
-[...9 lines deleted...]
-            <a:r>
+              <a:t>Läkarintyg för särskilt tandvårdsbidrag till förebyggande tandvårdsåtgärder enligt 2 kap. 1 a § lagen (2008:145) om </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>lagen (2008:145) om </a:t>
-[...14 lines deleted...]
-              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>statligt tandvårdsstöd”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1324042377"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1117804" y="341358"/>
             <a:ext cx="7272000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Kontakt</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1117804" y="880456"/>
             <a:ext cx="10020596" cy="4958282"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>tandvård, </a:t>
-[...7 lines deleted...]
-              <a:t>Regionens hus</a:t>
+              <a:t>Bedömning tandvård, Regionens hus</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>bedomningstandlakare@rjl.se</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0">
-[...26 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mats </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Siljehult</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, sektionschef					070-575 46 18 </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Larsson </a:t>
-[...15 lines deleted...]
-              <a:t>	010-242 41 81</a:t>
+              <a:t>Eva Larsson Gustafsson, bedömningstandläkare        	010-242 41 81</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...4 lines deleted...]
-              <a:t>Pernilla Holmberg, bedömningstandläkare			010-242 41 82</a:t>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>vakant, bedömningstandläkare	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>			010-242 41 82</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Angelica Ekwurtzel, tandhygienist				010-242 41 73</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ing-Marie Karlsson, administrativ samordnare		010-242 41 85</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>41 </a:t>
-[...7 lines deleted...]
-              <a:t>58</a:t>
+              <a:t>Marie Levander, administrativ samordnare			010-242 41 58</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Susanne Andersson, administrativ assistent			010-242 41 35</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ann-Mari Weidman, administrativ assistent			010-242 42 15</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1106161784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1874962" y="977091"/>
             <a:ext cx="9200164" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" sz="4000" dirty="0"/>
               <a:t>Tandvårdsstöd för vuxna</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rektangel med rundade hörn 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6778132" y="2298327"/>
             <a:ext cx="4296994" cy="2880000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B1063A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -7270,64 +6545,60 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Staten via Försäkringskassan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
-              <a:t>tandvårdsbidrag (ATB)</a:t>
+              <a:t>Allmänt tandvårdsbidrag (ATB)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>Särskilt tandvårdsbidrag (STB)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>Högkostnadsskydd</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -7427,1682 +6698,1240 @@
           <p:cNvPr id="7" name="Platshållare för sidfot 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="473171" y="6272062"/>
             <a:ext cx="3727302" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="75223967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1254034" y="1123817"/>
             <a:ext cx="9410640" cy="865672"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Tandvårdsstöd via Region Jönköpings län</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2312126" y="2636912"/>
             <a:ext cx="7455812" cy="2662424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Patienten betalar enligt hälso- och sjukvårdens öppenvårdsregler.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Avgiften räknas in i högkostnadsskyddet för sjukvård.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" smtClean="0">
-[...34 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>40 miljoner kronor avsatta i regionens budget 2026.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2686955813"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1620982" y="768868"/>
             <a:ext cx="8215350" cy="1081696"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Tandvård </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+              <a:t>Tandvård som ett led i en sjukvårdsbehandling, S-tandvård</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1472409" y="2475312"/>
             <a:ext cx="9696451" cy="2662424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>med vissa </a:t>
-[...7 lines deleted...]
-              <a:t>sjukdomar, och funktionshinder enligt </a:t>
+              <a:t>Tandvård i samband med vissa sjukdomar, och funktionshinder enligt </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>13 S-grupper. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>S4, S5, S6, S7, </a:t>
-[...39 lines deleted...]
-              <a:t>behandlingar.</a:t>
+              <a:t>S4, S5, S6, S7, S8 och S9 kräver remiss från sjukvården till tandvården för undersökningar, utredningar och eventuella behandlingar.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tandläkare prövar behandling hos Bedömning tandvård </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– det finns inget särskilt intyg.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1098839" y="6227999"/>
             <a:ext cx="3600450" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1838807238"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1419424" y="217478"/>
             <a:ext cx="7272000" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>S-grupper</a:t>
-            </a:r>
-[...2 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1419424" y="989215"/>
             <a:ext cx="9579502" cy="4954385"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>missbildning i </a:t>
+              <a:t>S1	medfödd missbildning i </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>käkområdet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> eller ansiktet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>som orsakats av sjukdom i </a:t>
+              <a:t>S2	defekt som orsakats av sjukdom i </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>käkområdet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> eller ansiktet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>t</a:t>
-[...29 lines deleted...]
-            </a:endParaRPr>
+              <a:t>S3	tandskada som uppkommit vid epileptiskt anfall</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>ingrepp eller medicinsk behandling där fullständig </a:t>
-[...7 lines deleted...]
-              <a:t/>
+              <a:t>S4	kirurgiskt ingrepp eller medicinsk behandling där fullständig </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>är ett </a:t>
-[...7 lines deleted...]
-              <a:t>medicinskt krav</a:t>
+              <a:t>        infektionsfrihet är ett medicinskt krav</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>i munslemhinnan på grund av sjukdom, </a:t>
-[...7 lines deleted...]
-              <a:t/>
+              <a:t>S5	förändringar i munslemhinnan på grund av sjukdom, </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	medicinering eller nedsatt immunförsvar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>S6 </a:t>
-[...7 lines deleted...]
-              <a:t>	misstanke om samband mellan en grundsjukdom och tillstånd</a:t>
+              <a:t>S6 	misstanke om samband mellan en grundsjukdom och tillstånd</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	i munhålan </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>öron-, näs-, </a:t>
-[...29 lines deleted...]
-            </a:endParaRPr>
+              <a:t>S7	strålbehandling i öron-, näs-, mun- eller halsregionen</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1365435315"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för text 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1280160" y="591127"/>
             <a:ext cx="8621486" cy="4843022"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>i ansikts- eller </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0" err="1" smtClean="0">
+              <a:t>S8	långvariga och svåra smärtor i ansikts- eller </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>käkregionen</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>sömnapné, </a:t>
-[...7 lines deleted...]
-              <a:t>andningsuppehåll  under 	sömnen</a:t>
+              <a:t>S9	lindrig eller måttlig sömnapné, andningsuppehåll  under 	sömnen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>tandvårdsrädsla</a:t>
+              <a:t>S10 extrem tandvårdsrädsla</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>reaktion mot dentala material</a:t>
+              <a:t>S11	avvikande reaktion mot dentala material</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>som ett led i medicinsk rehabilitering</a:t>
+              <a:t>S12 fyllningsbyte som ett led i medicinsk rehabilitering</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="534988" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>på tänderna på grund av </a:t>
-[...10 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0" err="1" smtClean="0">
+              <a:t>S15 frätskador på tänderna på grund av anorexia </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>nervosa</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>b</a:t>
-[...10 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:t>bulimia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> 	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>nervosa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> eller </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>gastroesofageal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="B1063A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>refluxsjukdom</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>eller </a:t>
-[...53 lines deleted...]
-            </a:endParaRPr>
+              <a:t> när patienten är 	medicinskt rehabiliterad.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2271155261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1397725" y="228364"/>
             <a:ext cx="8488573" cy="1656184"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Tandvård för personer med långvarig sjukdom och </a:t>
-[...3 lines deleted...]
-              <a:t>funktionsnedsättning, </a:t>
+              <a:t>Tandvård för personer med långvarig sjukdom och funktionsnedsättning, </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>F-tandvård</a:t>
-            </a:r>
-[...2 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="sv-SE" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för text 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1397725" y="2438400"/>
             <a:ext cx="8082181" cy="3364992"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tandvård vid vissa långvariga sjukdomar och funktionsnedsättningar som innebär att man har svårt att sköta sin munhygien eller svårigheter att genomgå tandvårdsbehandling enligt 11 F-grupper.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>vid långvarig sjukdom eller funktionsnedsättning enligt </a:t>
-[...23 lines deleted...]
-              <a:t>)” finns i Cosmic.</a:t>
+              <a:t>”Läkarintyg vid långvarig sjukdom eller funktionsnedsättning enligt 3 a § tandvårdsförordningen (1998:1338)” finns i Cosmic.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tandvårdskort med giltighetstid fyra år eller tills vidare.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3920952417"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1699491" y="789335"/>
             <a:ext cx="8793018" cy="1222488"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
+              <a:rPr lang="sv-SE" dirty="0">
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>F-grupper</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Tabell 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3576343364"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1620982" y="2086499"/>
           <a:ext cx="4256115" cy="3358008"/>
@@ -9125,130 +7954,110 @@
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="380859443"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F1 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Svår psykisk funktionsnedsättning</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -9270,135 +8079,112 @@
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="109112815"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>F2 </a:t>
-[...12 lines deleted...]
-                        <a:t> </a:t>
+                        <a:t>F2  </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Parkinsons sjukdom</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -9410,51 +8196,51 @@
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="453017472"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -9470,72 +8256,62 @@
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>MS Multipel skleros</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -9559,130 +8335,110 @@
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="327117596"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F4 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> CP Cerebral pares</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -9694,51 +8450,51 @@
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4173679026"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -9754,98 +8510,88 @@
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> RA  </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Reumatoid</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> artrit</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -9857,51 +8603,51 @@
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="420922691"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -9917,64 +8663,64 @@
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>SLE Systemisk lupus </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>erythematosus</a:t>
                       </a:r>
                       <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="B1063A"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
@@ -10019,109 +8765,99 @@
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3774209622"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="373112">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F7 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" err="1">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Sklerodermi</a:t>
                       </a:r>
                       <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="B1063A"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
@@ -10463,92 +9199,85 @@
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="515297">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2447603683"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4148143">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2344601564"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="961091">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>F10 </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
-                      <a:endParaRPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
-[...5 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -10566,81 +9295,71 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Symtom som kvarstår 6 månader</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
+                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>efter det att personen fått</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0" smtClean="0">
-[...8 lines deleted...]
-                      <a:r>
                         <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="B1063A"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>eller hjärnblödning</a:t>
+                        <a:t>hjärninfarkt  eller hjärnblödning</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -10917,51 +9636,51 @@
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1743714065"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -10983,315 +9702,180 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rubrik 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1803862" y="623569"/>
             <a:ext cx="7909200" cy="648000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Läkarintyg och tandvårdskort</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för text 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1787171" y="1687483"/>
             <a:ext cx="8354930" cy="3927344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>”Läkarintyg vid långvarig sjukdom eller funktionsnedsättning enligt </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Läkare utfärdar ”Läkarintyg vid långvarig sjukdom eller funktionsnedsättning enligt 3 a § tandvårdsförordningen (1998:1338)” i Cosmic.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>tandvårdsförordningen (1998:1338)” i Cosmic</a:t>
-[...7 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Intyget skickas till Bedömning tandvård.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>skickas till Bedömning </a:t>
-[...7 lines deleted...]
-              <a:t>tandvård.</a:t>
+              <a:t>Bedömning tandvård utfärdar och skickar tandvårdskort och informationsbrev till patienten. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>tandvård utfärdar och skickar </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Tandvårdskortet gäller fyra år eller tillsvidare.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>och </a:t>
-[...77 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Patienten visar upp tandvårdskortet på tandvårdskliniken vid varje behandling.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" spc="100" smtClean="0">
+              <a:rPr lang="sv-SE" sz="1200" spc="100">
                 <a:solidFill>
                   <a:srgbClr val="B1063A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Folkhälsa och sjukvård/Bedömning tandvård</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="800" spc="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B1063A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="951993468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Region Jönköpings län">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="579835"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FBCFD0"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="790726"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="CE1141"/>
       </a:accent2>
@@ -11717,51 +10301,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>1080</Words>
+  <Words>1118</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
   <Paragraphs>137</Paragraphs>
   <Slides>16</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>