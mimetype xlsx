--- v0 (2026-04-09)
+++ v1 (2026-05-26)
@@ -8,71 +8,71 @@
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\friso6\AppData\Roaming\Evolution\f2a88260-2e91-4fbe-8d85-8d4e560017c7\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300" activeTab="0"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="28800" windowHeight="15345" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Aktuell restnotering" sheetId="9" r:id="rId3"/>
     <sheet name="Avregistreringar i nutid" sheetId="2" r:id="rId4"/>
     <sheet name="Arkiv" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Aktuell restnotering'!$A$1:$K$263</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2574" uniqueCount="1809">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2594" uniqueCount="1829">
   <si>
     <t>samtliga</t>
   </si>
   <si>
     <t>alpostadil</t>
   </si>
   <si>
     <t>Egazil depottablett 0,2mg 100st samt 250st</t>
   </si>
   <si>
     <t>Lidokain/Prilokain kräm 25mg/g + 25mg/g 30g</t>
   </si>
   <si>
     <t>Kommer inte att tillhandahållas inom överskådlig framtid</t>
   </si>
   <si>
     <t>Uppdaterad datum</t>
   </si>
   <si>
     <t>Läkemedel</t>
   </si>
   <si>
     <t>Substans</t>
   </si>
   <si>
@@ -645,95 +645,80 @@
   <si>
     <t>Bensylpc 3g</t>
   </si>
   <si>
     <t>Ketanest 5mg/ml 10x5ml</t>
   </si>
   <si>
     <t>Temolozamid kapsel flera styrkor</t>
   </si>
   <si>
     <t>G04BE01</t>
   </si>
   <si>
     <t>G03CA03</t>
   </si>
   <si>
     <t>A06AC03</t>
   </si>
   <si>
     <t>Citanest inj-vätska 5mg/ml 5x50ml</t>
   </si>
   <si>
     <t>Natriumklorid spolvätska 9mg/ml Ecobag Braun 4x3000ml</t>
   </si>
   <si>
-    <t>Tamro (stryker beställningar)</t>
-[...1 lines deleted...]
-  <si>
     <t>Calciumfolinat inj-vätska 10mg/ml 30ml och 50ml TEVA</t>
   </si>
   <si>
     <t>Kodein RPH Pharma tablett 25mg</t>
   </si>
   <si>
     <t>Betoptic S ögondroppar 2,5mg/ml endospipetter</t>
   </si>
   <si>
     <t>Flaska i samma styrka finns</t>
   </si>
   <si>
     <t>Ögon</t>
   </si>
   <si>
     <t>Ondansetron inj-vätska 2 mg/ml 10x2ml</t>
   </si>
   <si>
     <t>Aybintio konc till inf-vätska 25mg/ml 16ml</t>
   </si>
   <si>
-    <t>Cerubidin konc till inf-vätska 10x20mg</t>
-[...4 lines deleted...]
-  <si>
     <t>Carbocain adrenalin 20mg/ml + 5 µ/ml 5x20ml</t>
   </si>
   <si>
-    <t>429804</t>
-[...1 lines deleted...]
-  <si>
     <t>C03CA01</t>
   </si>
   <si>
     <t>furosemid</t>
   </si>
   <si>
-    <t>L01DB02</t>
-[...1 lines deleted...]
-  <si>
     <t>Doxorubicin inj-vätska 2mg/ml 100ml</t>
   </si>
   <si>
     <t>Docetaxel 160mg/8ml</t>
   </si>
   <si>
     <t>Xylocain inj-vätska 10 mg/ml 5x20ml</t>
   </si>
   <si>
     <t>G03FA01</t>
   </si>
   <si>
     <t>estradiol, noretisteronacetat</t>
   </si>
   <si>
     <t>Dotarem inj-vätska endosspruta 10x15 ml</t>
   </si>
   <si>
     <t>Ropivacain inf-vätska 2 mg/ml 5x100 ml</t>
   </si>
   <si>
     <t>A10BJ02</t>
   </si>
   <si>
     <t>liraglutid</t>
@@ -939,62 +924,50 @@
   <si>
     <t>Sofia F</t>
   </si>
   <si>
     <t>Temozolomid kapsel 250 mg 5st</t>
   </si>
   <si>
     <t>Cutaquig 165 mg/ml</t>
   </si>
   <si>
     <t>Utgår i jan 2024 enl företaget</t>
   </si>
   <si>
     <t>Ropivacain inj-vätska 5 mg/ml 10x10ml</t>
   </si>
   <si>
     <t>Cytarabine Accord inj-vätska 100 mg/ml 20 ml</t>
   </si>
   <si>
     <t>Temozolomid kapsel 20 mg 5st, 447262</t>
   </si>
   <si>
     <t>Xylocain inj-vätska 20 mg/ml 5x20ml, 590630</t>
   </si>
   <si>
-    <t>S01AA13</t>
-[...10 lines deleted...]
-  <si>
     <t>Endosspruta finns kvar på marknaden</t>
   </si>
   <si>
     <t>Glykopyrroniumbromid konc till inf-vätska 200 µg/ml 10x1 ml</t>
   </si>
   <si>
     <t>Insuman Basal samt Insuman Basal Solostar</t>
   </si>
   <si>
     <t>Slutar tillhandahållas efter slutförsäljning</t>
   </si>
   <si>
     <t>Byte till Humulin NPH inom slutenvården. Humulin NPH ny rek på recept.</t>
   </si>
   <si>
     <t>Extempore produkt med liknade innehåll som tidigare Spasmofen supp kan vara ett alternativ: Hyoscinbutylbromid-morfin-noskapin-papaverin supp 10 mg+13mg+6mg+40mg</t>
   </si>
   <si>
     <t>Slutar tillhandahållas enl företaget</t>
   </si>
   <si>
     <t>Natriumklorid inf-vätska Fresenius 50x250 ml med port för luerlock</t>
   </si>
   <si>
     <t>Hydromorphone inf/inj-vätska 20 mg/ml 5x1ml</t>
@@ -1056,119 +1029,101 @@
   <si>
     <t>Etoposide Accord, konc till inf-vätska 20 mg/ml 5 ml</t>
   </si>
   <si>
     <t>Zoledronic Acid Fresenius Kabi, konc till inf-vätska 4mg/5ml</t>
   </si>
   <si>
     <t>Ferinject inj-vätska 50 mg 5x10 ml</t>
   </si>
   <si>
     <t>Herceptin inj-vätska 600 mg</t>
   </si>
   <si>
     <t>Ringer-Acetat Fresenius inf-vätska</t>
   </si>
   <si>
     <t>Xylocain inj-vätska 10 mg/ml 5x20 ml</t>
   </si>
   <si>
     <t>Irinotecan Accord konc till inf-vätska 20 mg/ml 25 ml</t>
   </si>
   <si>
     <t>Sjukhusapoteket har lager kvar</t>
   </si>
   <si>
-    <t>Tamro (stryker best)</t>
-[...1 lines deleted...]
-  <si>
     <t>Vepesid kapsel 50 mg 20 st</t>
   </si>
   <si>
-    <t>Sjukhusapoteket har orginalprodukt i lager på lager</t>
-[...4 lines deleted...]
-  <si>
     <t>Ertapenem Fresenius Kabi pulver till inf-vätska 10x1g</t>
   </si>
   <si>
     <t>Rocuronium Fresenius 10 mg/ml 10x5 ml</t>
   </si>
   <si>
     <t>Ketogan Novum inj-vätska 5 mg/ml</t>
   </si>
   <si>
     <t>Ketogan Novum tablett 5 mg</t>
   </si>
   <si>
     <t xml:space="preserve">Fluorouracil Accord 100 ml </t>
   </si>
   <si>
     <t>240101?</t>
   </si>
   <si>
     <t>Propofol-lipuro inj-vätska 10 mg/ml 10x100 ml</t>
   </si>
   <si>
     <t>595192</t>
   </si>
   <si>
     <t>Arthrotec tabl. Med mod. Frisättning 50 mg/0,2 mg</t>
   </si>
   <si>
     <t>Docetaxel konc till inf-vätska 160 mg/8 ml 8 ml</t>
   </si>
   <si>
     <t>Ropivacain 2 mg/ml infusionsvätska 5x100 ml</t>
   </si>
   <si>
     <t>Furosemid Kalceks inj/inf-vätska 10 mg/ml ampull 10x25 ml</t>
   </si>
   <si>
     <t>Milrinon Cariopharm inj-vätska 1 mg/ml 10x10 ml</t>
   </si>
   <si>
     <t>Azacitidine Accord 25 mg/ml pulv till inf-vätska</t>
   </si>
   <si>
     <t>Aggrastat inf-vätska 0,05 mg/ml 250 ml</t>
   </si>
   <si>
-    <t>Creon 25000 enterokapsel</t>
-[...4 lines deleted...]
-  <si>
     <t>Capecitabine tablett 150 mg 60 st</t>
   </si>
   <si>
-    <t>064005, 415428 och 073224</t>
-[...1 lines deleted...]
-  <si>
     <t>Dotarem inj-vätska 279,3 mg/mlflaska 25x10 ml</t>
   </si>
   <si>
     <t>Octagam inf-vätska 50 mg/ml 200 ml</t>
   </si>
   <si>
     <t>Bendamustin Accord 5x100 mg</t>
   </si>
   <si>
     <t>Gemcitabin Accord konc till inf-vätska 100 mg/ml 20 ml</t>
   </si>
   <si>
     <t>Natriumklorid inf-vätska 50x100 ml med port för nål</t>
   </si>
   <si>
     <t>Gazyvaro konc till inf-vätska 1000 mg</t>
   </si>
   <si>
     <t>Natriumklorid inf-vätska 9 mg/ml 50x100 ml port för nål</t>
   </si>
   <si>
     <t>Xarelto tablett 15 mg 100 st</t>
   </si>
   <si>
     <t>Okreotid Campus inj-vätska 50µg/ml</t>
@@ -1179,92 +1134,86 @@
   <si>
     <t>Iomeron inj-vätska 300 mgI/ml 6x500 ml</t>
   </si>
   <si>
     <t>Moxifloxacin inf-vätska 400 mg/250 ml</t>
   </si>
   <si>
     <t>tillhandahålls ej längre enl företaget.</t>
   </si>
   <si>
     <t>Octagam 100 mg/ml</t>
   </si>
   <si>
     <t>Ropivacain inj-vätska 7,5 mg/ml 10x20 ml</t>
   </si>
   <si>
     <t>Pentocur pulv till inj-vätska 0,5 g</t>
   </si>
   <si>
     <t>Epirubicin Accord konc till inf-vätska 2 mg/ml 100 ml</t>
   </si>
   <si>
     <t>Oxaliplatin Accord konc till inf-vätska 5 mg/ml 20 ml</t>
   </si>
   <si>
-    <t>pregabalin</t>
-[...1 lines deleted...]
-  <si>
     <t>Meropenem pulver till inj-vätska 10x1 g</t>
   </si>
   <si>
     <t>Ondansetron munlöslig tablett 4 mg 10x1 st</t>
   </si>
   <si>
     <t>ej skickat brev om denna</t>
   </si>
   <si>
     <t>Caverject  Dual 20 µg endosspruta</t>
   </si>
   <si>
     <t>D08AC02</t>
   </si>
   <si>
     <t>Capecitabin tablett 150 mg</t>
   </si>
   <si>
     <t>Glykopyrroniumbromid inj-vätska 0,2 mg/ml 10x1 ml</t>
   </si>
   <si>
     <t>Hydromorphone inj-vätska 10 mg/ml 5x1 ml</t>
   </si>
   <si>
     <t>Ropivacain Fresenius inf-vätska 2 mg/ml 5x100 ml</t>
   </si>
   <si>
     <t>Ventoline vätska för nebulisator 2 mg/ml 60x2, ml</t>
   </si>
   <si>
     <t>Salbutamol</t>
   </si>
   <si>
     <t>476606</t>
   </si>
   <si>
-    <t>N02BF02</t>
-[...1 lines deleted...]
-  <si>
     <t>Yervoy inf-konc 5 mg/ml 1x10 ml</t>
   </si>
   <si>
     <t>Gastrografin oral lösning/rektallösning</t>
   </si>
   <si>
     <t>Natriumklorid freeflex luerlock 50x100 ml</t>
   </si>
   <si>
     <t>Natriumklorid inf-vätska 9 mg/ml 50x100 ml</t>
   </si>
   <si>
     <t>Natriumklorid 9 mg/ml inf-vätska 10x1000 ml</t>
   </si>
   <si>
     <t>Orudis Retard depotkapsel 200 mg</t>
   </si>
   <si>
     <t xml:space="preserve">ketoprofen </t>
   </si>
   <si>
     <t>Avregistreras 2024-12-01</t>
   </si>
   <si>
     <t>059378</t>
@@ -1314,122 +1263,98 @@
   <si>
     <t>404426</t>
   </si>
   <si>
     <t>natriumklorid</t>
   </si>
   <si>
     <t>Ventoline 5 mg/ml lösning för nebulisator 20 ml</t>
   </si>
   <si>
     <t>240918: restnoterad i mall med info att apotek får byta till licens (på typiska receptmallar)</t>
   </si>
   <si>
     <t>Generell licens finns för recept och rekvisition finns.</t>
   </si>
   <si>
     <t>Generell licens godkänd för recept och rekvisition för Salbutamol 2 mg/ml Viatris Sante, varunr 780490 (Oriola)</t>
   </si>
   <si>
     <t>Visipaque inj-vätska 270 mgI/ml 10x200 ml</t>
   </si>
   <si>
     <t>Cisplatin Accord konc till inf-vätska 1 mg/ml</t>
   </si>
   <si>
-    <t>B01AC22</t>
-[...7 lines deleted...]
-  <si>
     <t>Kinin RPH Pharma tablett 100 mg 100 st</t>
   </si>
   <si>
     <t>132571</t>
   </si>
   <si>
     <t>Kinin RPH Pharma tablett 250 mg 100 st</t>
   </si>
   <si>
     <t>417758</t>
   </si>
   <si>
-    <t>Doxorubicin Teva inj-vätska 2 mg/ml 1x100 ml samt 25 ml</t>
-[...1 lines deleted...]
-  <si>
     <t>N04BC07</t>
   </si>
   <si>
     <t>APO-go PEN inj-vätska 10 mg/ml 5x3 ml</t>
   </si>
   <si>
     <t>apomorfin</t>
   </si>
   <si>
     <t>006821</t>
   </si>
   <si>
     <t>Förskrivs främst från Linköping</t>
   </si>
   <si>
     <t>Klorokinfosfat RPH tablett 160 mg</t>
   </si>
   <si>
     <t>C01DA02</t>
   </si>
   <si>
     <t>Estalis depotplåster 50 µg/250µg/24 timmar</t>
   </si>
   <si>
     <t>144273</t>
   </si>
   <si>
-    <t>241024: restnoterad i mall</t>
-[...1 lines deleted...]
-  <si>
     <t>Ondansetron munsönderfallande tablett 4 mg 10 st</t>
   </si>
   <si>
     <t>033019 och  531456</t>
   </si>
   <si>
     <t>Fluconazol infusionsvätska 2 mg/ml 10x100 ml</t>
   </si>
   <si>
-    <t>Generell licens för recept är beviljad på Pangrol 10000</t>
-[...7 lines deleted...]
-  <si>
     <t>Lasix Retard 30 mg</t>
   </si>
   <si>
     <t>Lasix Retard 60 mg</t>
   </si>
   <si>
     <t>Oktober 2025, men beräknas ta slut innan dess</t>
   </si>
   <si>
     <t>Furosemid tablett</t>
   </si>
   <si>
     <t>Norditropin Nordiflex inj-vätska förfylld penna samtliga styrko</t>
   </si>
   <si>
     <t>241121: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>J04AB02</t>
   </si>
   <si>
     <t>rifampicin</t>
   </si>
   <si>
     <t>100-pack är tillgänglig</t>
@@ -1449,209 +1374,185 @@
   <si>
     <t>138728</t>
   </si>
   <si>
     <t>Risperidon Teva pulv och vätska till inj-vätska depotsusp 37,5 mg</t>
   </si>
   <si>
     <t>Risperidon Teva pulv och vätska till inj-vätska depotsusp 50 mg</t>
   </si>
   <si>
     <t>489583</t>
   </si>
   <si>
     <t>Vinorelbine konc till infusionsvätska 10 mg/ml 5 ml</t>
   </si>
   <si>
     <t>N02AX02</t>
   </si>
   <si>
     <t>tramadol</t>
   </si>
   <si>
     <t>141647</t>
   </si>
   <si>
-    <t>Generika är tillgängligt</t>
-[...1 lines deleted...]
-  <si>
     <t>Duokopt ögondroppar 20 mg/ml + 5mg/ml 1x5 ml</t>
   </si>
   <si>
-    <t>dorzolamid, timolol</t>
-[...4 lines deleted...]
-  <si>
     <t>Solu-Medrol pulv o vätska till inj-vätska 500 mg</t>
   </si>
   <si>
     <t>Linezolid Accord tablett 600 mg</t>
   </si>
   <si>
     <t>R03AC12</t>
   </si>
   <si>
     <t>Serevent Evohaler inhalationsspray 25 µg/dos</t>
   </si>
   <si>
     <t>salmeterol</t>
   </si>
   <si>
     <t>048125</t>
   </si>
   <si>
     <t>Natriumklorid infusionsvätska 9 mg/ml 60x50 ml ml med port för nål</t>
   </si>
   <si>
     <t>Cytarabine Accord inj-vätska 100 mg/ml 1x20 ml</t>
   </si>
   <si>
     <t>Zolsketil pegylated liposomal, konct till inf-vätska 2 mg/ml 25 ml</t>
   </si>
   <si>
     <t xml:space="preserve">Aprepitant Stada kapsel 2x80 mg + 1x125 mg </t>
   </si>
   <si>
     <t>Avregistreras 2024-12-20</t>
   </si>
   <si>
     <t>250123: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
-    <t xml:space="preserve">Kloramfenikol rekommenderas i första hand enl FAKTA Ögon. </t>
-[...1 lines deleted...]
-  <si>
     <t>N02CC01</t>
   </si>
   <si>
     <t>Imigran nässpray 20 mg</t>
   </si>
   <si>
     <t>sumatriptan</t>
   </si>
   <si>
     <t>411918</t>
   </si>
   <si>
     <t>R03BB01</t>
   </si>
   <si>
     <t>Ipraxa lösning för nebulisator 500 µg/2 ml</t>
   </si>
   <si>
     <t>ipratropium</t>
   </si>
   <si>
     <t>Atrovent 0,25 mg/ml är tillgänglig</t>
   </si>
   <si>
     <t>Infektion</t>
   </si>
   <si>
     <t>P01BC02</t>
   </si>
   <si>
     <t>Lariam tablett 250 mg</t>
   </si>
   <si>
     <t>meflokin</t>
   </si>
   <si>
     <t>005884</t>
   </si>
   <si>
     <t>250123: restnoterad i mall. Länk till lagerstatus FASS. Information till apoteken att det är ok att byta till licens.</t>
   </si>
   <si>
     <t>Försäljning kommer upphöra under 2025, enl Novo Nordisk.</t>
   </si>
   <si>
-    <t>N06AA04</t>
-[...4 lines deleted...]
-  <si>
     <t>250203: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>Information i SVEPA</t>
   </si>
   <si>
     <t>tolterodin</t>
   </si>
   <si>
     <t>388654</t>
   </si>
   <si>
     <t>A06AG07</t>
   </si>
   <si>
     <t>sorbitol</t>
   </si>
   <si>
     <t>Seroquel Depot depottablett 150 mg 100 st</t>
   </si>
   <si>
     <t>kvetiapin</t>
   </si>
   <si>
     <t>134664</t>
   </si>
   <si>
     <t>Glykopyrroniumbromid Accord inj-vätska 200 µg/ml 10x1 ml</t>
   </si>
   <si>
     <t>G04BD07</t>
   </si>
   <si>
     <t>Clariscan inj-vätska 0,5 mmol/ml förfylld spruta 10x15 ml</t>
   </si>
   <si>
     <t>Ondansetron  Orifarm munlöslig tablett 4 mg 10 st</t>
   </si>
   <si>
     <t>Carbocain adrenalin inj-vätska 10 mg/ml + 5 µg/ml 5x20 ml</t>
   </si>
   <si>
-    <t>394499, 195135</t>
-[...1 lines deleted...]
-  <si>
     <t>Flutide Nasal näsdroppar 1 mg/ml</t>
   </si>
   <si>
     <t>Avregistrerad 2024-04-22</t>
   </si>
   <si>
     <t>Licens</t>
   </si>
   <si>
-    <t>Generell licens finns för recept på: Fucithalmic eye drops 1% 5g, Amdipharma limited England (osäker tillgång)</t>
-[...1 lines deleted...]
-  <si>
     <t>N02AE01</t>
   </si>
   <si>
     <t>buprenorfin</t>
   </si>
   <si>
     <t>Tyenne konc inf-vätska 20 mg/ml 10 ml</t>
   </si>
   <si>
     <t xml:space="preserve">Oftagel ögongel 2,5 mg/g </t>
   </si>
   <si>
     <t>Clariscan inj-vätska förfylld spruta 0,5 mmol/ml 10x20 ml</t>
   </si>
   <si>
     <t>A10BX16</t>
   </si>
   <si>
     <t xml:space="preserve">Mounjaro inj-vätska flaska </t>
   </si>
   <si>
     <t>tirzepatid</t>
   </si>
   <si>
     <t>Tamro/Oriola</t>
@@ -1671,359 +1572,293 @@
   <si>
     <t>Furosemid kalceks inj-vätska 10 mg/ml 10x4 ml</t>
   </si>
   <si>
     <t>N06DA04</t>
   </si>
   <si>
     <t>galantamin</t>
   </si>
   <si>
     <t>Finns endast som parallellimport. Samtliga styrkor,  är restnoterade hos leverantör</t>
   </si>
   <si>
     <t>Malvitona oral lösning</t>
   </si>
   <si>
     <t>N05AH04</t>
   </si>
   <si>
     <t>250508: restnoterad i mall</t>
   </si>
   <si>
     <t>immunglobulin, humant</t>
   </si>
   <si>
-    <t>G02CB01</t>
-[...4 lines deleted...]
-  <si>
     <t>Furosemid Kalceks inj/inf-vätska 10 mg/ml ampull 10x4 ml</t>
   </si>
   <si>
     <t>Dexmedetomidine konc t inf-vätska 100 mikrog/ml (Kalceks) 4x4 ml</t>
   </si>
   <si>
     <t>Caverject  Dual 10 µg endosspruta</t>
   </si>
   <si>
     <t>012483</t>
   </si>
   <si>
-    <t>Pravidel tablett 2,5 mg 100 st</t>
-[...4 lines deleted...]
-  <si>
     <t>J06BA01</t>
   </si>
   <si>
     <t>250525: "utgår under 2025" i mallnamnet</t>
   </si>
   <si>
     <t>Capecitabin tablett 150 mg 60 st</t>
   </si>
   <si>
     <t>250530: restnoterad i mall</t>
   </si>
   <si>
-    <t>Doxorubicin Teva 25 ml tillfälligt i lager</t>
-[...1 lines deleted...]
-  <si>
     <t>548557</t>
   </si>
   <si>
     <t>Kaspofungin Lorien pulv till konc till inf-vätska 50 mg</t>
   </si>
   <si>
     <t>250605: restnoterad i mall</t>
   </si>
   <si>
     <t>Depo-Medrol inj-vätska 40 mg/ml</t>
   </si>
   <si>
     <t>250605: restnoterad i mall med info att 100-pack finns</t>
   </si>
   <si>
-    <t>N03AX11</t>
-[...4 lines deleted...]
-  <si>
     <t>Propofol lipuro inf-vätska 10 mg/ml 10x100 ml</t>
   </si>
   <si>
     <t xml:space="preserve">Gemadol 2Care4 depotkapsel 50 mg 20 st </t>
   </si>
   <si>
     <t xml:space="preserve">Oxaliplatin Accord konc till inf-vätska 5 mg/ml </t>
   </si>
   <si>
     <t>Rifadin oral suspension 20 mg/ml</t>
   </si>
   <si>
     <t>Tolterodin depotkapsel 4 mg</t>
   </si>
   <si>
     <t>Clariscan inj-vätska 0,5 mmol/ml spruta 10x20 ml</t>
   </si>
   <si>
     <t>Tolterodin depotkapsel 2 mg</t>
   </si>
   <si>
     <t>Vancomycin MIP Pharma pulv till inf-vätska 5x1 g</t>
   </si>
   <si>
-    <t>vankomycin</t>
-[...10 lines deleted...]
-  <si>
     <t>klorhexidindiglukonat</t>
   </si>
   <si>
     <t>N02AA01</t>
   </si>
   <si>
     <t xml:space="preserve">Ondansetron munsönderfallande tablett 4 mg </t>
   </si>
   <si>
-    <t>J01XA01</t>
-[...4 lines deleted...]
-  <si>
     <t>250703: restinfo i mall att apotek får byta till licens Tolterodine PR kapsel med modifierad frisättning 4 mg</t>
   </si>
   <si>
     <t>Beriglobin inj-vätska 160 mg/ml 2 ml</t>
   </si>
   <si>
     <t>Restnoterad till juli 2027 enl LV</t>
   </si>
   <si>
     <t>Granisetron inj-vätska 1 mg/ml 5x1 ml</t>
   </si>
   <si>
     <t>försäljning upphör</t>
   </si>
   <si>
     <t xml:space="preserve">Infektion är meddelade och de kan använda Malastad eller Doxyferm under restperioden. </t>
   </si>
   <si>
-    <t>J07AJ52</t>
-[...4 lines deleted...]
-  <si>
     <t>N05CM06</t>
   </si>
   <si>
     <t>propiomazin</t>
   </si>
   <si>
     <t>C01CA03</t>
   </si>
   <si>
     <t>Noradrenalin konc till inf-vätska 1 mg/ml 10x4 ml</t>
   </si>
   <si>
     <t>noradrenalin</t>
   </si>
   <si>
     <t>N05AH02</t>
   </si>
   <si>
     <t>klozapin</t>
   </si>
   <si>
     <t>033703</t>
   </si>
   <si>
-    <t>021445, 021434</t>
-[...1 lines deleted...]
-  <si>
     <t>R06AD02</t>
   </si>
   <si>
     <t>Lergigan oral lösning 1 mg/ml 300 ml</t>
   </si>
   <si>
     <t>prometazinhydroklorid</t>
   </si>
   <si>
     <t>037036</t>
   </si>
   <si>
     <t>434845</t>
   </si>
   <si>
     <t>Galantamin depotkapsel 16 mg 84 st</t>
   </si>
   <si>
     <t>Furosemid Accord 10 mg/ml 10x25 ml är tillgänglig och intagen på lager.</t>
   </si>
   <si>
     <t>250721: restnoterad i mall</t>
   </si>
   <si>
-    <t>250721: ej rest i mall då LM är tillgängligt</t>
-[...1 lines deleted...]
-  <si>
     <t>250725: restnoterad i mall</t>
   </si>
   <si>
     <t>N03AE01</t>
   </si>
   <si>
     <t>Iktorivil orala droppar 2,5 mg/ml</t>
   </si>
   <si>
     <t>klonazepam</t>
   </si>
   <si>
     <t>558491</t>
   </si>
   <si>
     <t xml:space="preserve">250725: restnoterad i mall </t>
   </si>
   <si>
     <t>A10AB05</t>
   </si>
   <si>
     <t>insulin, aspart</t>
   </si>
   <si>
-    <t>tapentadol</t>
-[...1 lines deleted...]
-  <si>
     <t>Seroquel Depot depottablett 200 mg 100 st</t>
   </si>
   <si>
     <t>079050</t>
   </si>
   <si>
     <t>Seroquel Depot depottablett 300 mg 100 st</t>
   </si>
   <si>
     <t>079077</t>
   </si>
   <si>
     <t>Generell licens för recept, beviljad för Tolterodine PR kapsel med modifierad frisättning 2mg</t>
   </si>
   <si>
     <t>Generell licens för recept, beviljad för Tolterodine PR kapsel med modifierad frisättning 4 mg</t>
   </si>
   <si>
     <t>L01BA01</t>
   </si>
   <si>
     <t>Metotrexat Accord inj-vätska 25 mg/ml 2 ml</t>
   </si>
   <si>
     <t>metotrexat</t>
   </si>
   <si>
     <t>407138</t>
   </si>
   <si>
     <t>nitroglycerin</t>
   </si>
   <si>
     <t>466970</t>
   </si>
   <si>
     <t>Gemcitabine Accord konc till inf-vätska</t>
   </si>
   <si>
     <t>250807: ej rest i mall då SA har lager</t>
   </si>
   <si>
-    <t>Tapentadol Depot Medical Valley depottablett 50 mg blister 30 st</t>
-[...7 lines deleted...]
-  <si>
     <t>atomoxetin</t>
   </si>
   <si>
     <t>049831</t>
   </si>
   <si>
     <t>250821: ej rest i mall då SA har lager</t>
   </si>
   <si>
     <t>M01AE01</t>
   </si>
   <si>
     <t>ibuprofen</t>
   </si>
   <si>
     <t>463273</t>
   </si>
   <si>
     <t>NovoRapid PumpCart inj-vätska 100 E/ml 5x1,6 ml</t>
   </si>
   <si>
     <t>467931</t>
   </si>
   <si>
     <t>R03DA05</t>
   </si>
   <si>
     <t>Teofyllamin Viatris inj-vätska 23 mg/ml 10x10 ml</t>
   </si>
   <si>
     <t>teofyllin</t>
   </si>
   <si>
     <t>128108</t>
   </si>
   <si>
     <t>Aclasta inf-vätska 5 mg/ml 100 ml</t>
   </si>
   <si>
-    <t>Alprazolam Krka tablett 0,25 mg 20 st och 100 st blister</t>
-[...1 lines deleted...]
-  <si>
     <t>Gemadol 2Care4 depotkapsel 50 mg 100 st är tillgänglig</t>
   </si>
   <si>
     <t>J01FA01</t>
   </si>
   <si>
     <t>Ery-Max granulat till oral susp 100 mg/ml</t>
   </si>
   <si>
     <t>erytromycin</t>
   </si>
   <si>
     <t>250829: ej rest i mall då LM är tillgängligt</t>
   </si>
   <si>
     <t>250829: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>Quetiapin depottablett 50 mg</t>
   </si>
   <si>
     <t>Quetiapin depottablett 150 mg</t>
   </si>
   <si>
     <t>Quetiapin depottablett 200 mg</t>
@@ -2043,59 +1878,50 @@
   <si>
     <t>Calciumfolinat Teva 10 mg/ml 50 ml</t>
   </si>
   <si>
     <t>N01AX10</t>
   </si>
   <si>
     <t>propofol</t>
   </si>
   <si>
     <t>Diprivan inj-vätska förfylld spruta 20 mg/ml 1x50 ml</t>
   </si>
   <si>
     <t>001724</t>
   </si>
   <si>
     <t>Etoposid Accord</t>
   </si>
   <si>
     <t>Galantamin depotkapsel 8 mg 30 st</t>
   </si>
   <si>
     <t>Klorhexidinsprit Fresenius Kabi 5 mg/ml 1000 ml</t>
   </si>
   <si>
-    <t>484326</t>
-[...7 lines deleted...]
-  <si>
     <t>N06BA09</t>
   </si>
   <si>
     <t>Temgesic resoriblett 0,4 mg</t>
   </si>
   <si>
     <t>424959</t>
   </si>
   <si>
     <t>Atomoxetin kapsel 100 mg</t>
   </si>
   <si>
     <t>250918: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>Cinacalcet tablett 60 mg</t>
   </si>
   <si>
     <t>cinakalcet</t>
   </si>
   <si>
     <t>Clozapin tablett 25 mg 100 st</t>
   </si>
   <si>
     <t>Nitroglycerin Ebb medical inf-vätska 1 mg/ml 1x50 ml</t>
@@ -2130,62 +1956,53 @@
   <si>
     <t>Restnoterad till juni 2026 enl LV. Leveranser kommer regelbundet under restperioden men förväntas inte täcka hela efterfrågan.</t>
   </si>
   <si>
     <t>Stesolid Rektallösning 10 mg 5x2,5 ml</t>
   </si>
   <si>
     <t>074796</t>
   </si>
   <si>
     <t>Stesolid Rektallösning 5 mg 5x2,5 ml</t>
   </si>
   <si>
     <t>074805</t>
   </si>
   <si>
     <t>Restnoterad till juni 2026 enl LV. Leveranser kommer regelbundet under restperioden, men förväntas inte täcka hela efterfrågan.</t>
   </si>
   <si>
     <t>Daptomycin pulv till inj/inf-vätska 350 mg</t>
   </si>
   <si>
     <t>Avstämt med infektion och smittskydd</t>
   </si>
   <si>
-    <t>251002: ej rest i mall då SA har lager</t>
-[...1 lines deleted...]
-  <si>
     <t>J06BA02</t>
   </si>
   <si>
-    <t>Gamunex inf-vätska 100 mg/ml 1x400 ml</t>
-[...4 lines deleted...]
-  <si>
     <t>Iomeron inj-vätska 250 mgI/ml 10x100 ml</t>
   </si>
   <si>
     <t>S01LA01</t>
   </si>
   <si>
     <t>Visudyne pulv till inf-vätska 15 mg</t>
   </si>
   <si>
     <t>verteporfin</t>
   </si>
   <si>
     <t>002616</t>
   </si>
   <si>
     <t>Eusaprim oral suspension 8 mg/ml+40 mg/ml</t>
   </si>
   <si>
     <t>Restnoterad, leveransbesked saknas.</t>
   </si>
   <si>
     <t>G03GA02</t>
   </si>
   <si>
     <t>Menopur inj-vätska förfylld penna 1200 IE</t>
@@ -2232,170 +2049,125 @@
   <si>
     <t>Propiomazin tablett 25 mg</t>
   </si>
   <si>
     <t>Stesolid tablett 10 mg 25 st</t>
   </si>
   <si>
     <t>523621</t>
   </si>
   <si>
     <t>50- och 100-pack är inte restanmälda</t>
   </si>
   <si>
     <t>Upphandlad. Restnoterad, leveransbesked saknas enl leverantör</t>
   </si>
   <si>
     <t>metronidazol</t>
   </si>
   <si>
     <t>251023: ej rest i mall då LM är tillgängligt</t>
   </si>
   <si>
     <t>M01AB05</t>
   </si>
   <si>
-    <t>Diklofenak Viatris supp 50 mg 50 st</t>
-[...1 lines deleted...]
-  <si>
     <t>diklofenak</t>
   </si>
   <si>
     <t>463935</t>
   </si>
   <si>
     <t>Galantamin depotkapsel 24 mg 84 st</t>
   </si>
   <si>
     <t>Iomeron inj-vätska 350 mgI/ml 10x200 ml</t>
   </si>
   <si>
     <t>N07BA01</t>
   </si>
   <si>
     <t>nikotin</t>
   </si>
   <si>
     <t>A02AD01</t>
   </si>
   <si>
     <t>251023: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>H02AB06</t>
   </si>
   <si>
     <t>Precortalon aquosom pulv till inj-vätska 25 mg</t>
   </si>
   <si>
     <t>prednisolonnatriumsuccinat</t>
   </si>
   <si>
     <t>009305</t>
   </si>
   <si>
     <t>Nutriflex Omega Perifer 32/64/40  1435 kcal inf-vätska 5x1875 ml</t>
   </si>
   <si>
     <t xml:space="preserve">Sjukhusapoteket har lager kvar. </t>
   </si>
   <si>
     <t>Sjukhusapoteket har lager kvar.</t>
   </si>
   <si>
     <t>Restnoterad till 30/6 enl LV. Dispens beviljad för utländsk förpackning och dessa är tillgängliga</t>
   </si>
   <si>
-    <t>A05AA02</t>
-[...4 lines deleted...]
-  <si>
     <t>C04AB01</t>
   </si>
   <si>
     <t>Regitine inj-vätska 10 mg/ml</t>
   </si>
   <si>
     <t>fentolamin</t>
   </si>
   <si>
-    <t>251030: ej rest i mall då generika är tillgängligt</t>
-[...4 lines deleted...]
-  <si>
     <t>Diprivan inj/inf-vätska förfylld spruta 10 mg/ml</t>
   </si>
   <si>
     <t>Propofol lipuro 10 mg/ml i ampull eller flaska</t>
   </si>
   <si>
-    <t>A11HA03</t>
-[...16 lines deleted...]
-  <si>
     <t>251030: restnoterad i mall</t>
   </si>
   <si>
     <t>N01BB09</t>
   </si>
   <si>
     <t>Restnoterad till 2027. Kommer troligen utgå</t>
   </si>
   <si>
     <t>251030: restinfo i mall att apotek får byta till licens Tolterodine PR kapsel med modifierad frisättning 2 mg. Länk till lagerstatus FASS</t>
   </si>
   <si>
-    <t>N03AX18</t>
-[...10 lines deleted...]
-  <si>
     <t>B05BC01</t>
   </si>
   <si>
     <t>135033</t>
   </si>
   <si>
     <t>Mannitol inf-vätska 150 mg/ (Fresenius) 20x500 ml</t>
   </si>
   <si>
     <t>utgår i december 2025</t>
   </si>
   <si>
     <t>När sjukhusapotekets lager är slut, tas Baxters produkt in istället</t>
   </si>
   <si>
     <t>Licensläkemedel</t>
   </si>
   <si>
     <t>Sofia, Caroline</t>
   </si>
   <si>
     <t>Rifadin pulv till inf-vätska 600 mg</t>
   </si>
   <si>
     <t>P01BA01</t>
@@ -2406,138 +2178,114 @@
   <si>
     <t>Atropin viatris inj-vätska 0,5 mg/ml 20 ml</t>
   </si>
   <si>
     <t>atropoinsulfat</t>
   </si>
   <si>
     <t>461079</t>
   </si>
   <si>
     <t>Gamunex inf-vätska 100 mg/ml 1x100 ml</t>
   </si>
   <si>
     <t>396162</t>
   </si>
   <si>
     <t xml:space="preserve">Moventig 25 mg 10 st </t>
   </si>
   <si>
     <t>Risperdal consta 25 mg tillgänglig</t>
   </si>
   <si>
     <t>Rocuronium Fresenius Kabi 10 mg/ml 10x5ml</t>
   </si>
   <si>
-    <t>N02AX06</t>
-[...1 lines deleted...]
-  <si>
     <t>251106: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>Byte görs till Phentolamin 5 mg/ml</t>
   </si>
   <si>
     <t>H05AA02</t>
   </si>
   <si>
     <t>teriparatid</t>
   </si>
   <si>
     <t>Catapresan tablett 75 µg 100 st</t>
   </si>
   <si>
     <t>klonidin</t>
   </si>
   <si>
     <t>841303</t>
   </si>
   <si>
     <t>251114: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
-    <t>Upphandlad. Restnoterad till 1/6 enl LV. Dispens beviljad för utländsk förpackning och dessa är tillgängliga</t>
-[...1 lines deleted...]
-  <si>
     <t>C09AA02</t>
   </si>
   <si>
     <t>Enalapril Krka tablett 10 mg (för dosdispensering)</t>
   </si>
   <si>
     <t>enalapril</t>
   </si>
   <si>
     <t>373234</t>
   </si>
   <si>
     <t>Niquitin Clear depotplåster 14 mg/24 timmar 7 st</t>
   </si>
   <si>
     <t>003535</t>
   </si>
   <si>
     <t>251114: ej rest i mall då 14-pack är tillgängligt</t>
   </si>
   <si>
     <t>N02AA05</t>
   </si>
   <si>
     <t>Oxycodone G.L inj-vätska 10 mg/ml 10x2 ml</t>
   </si>
   <si>
     <t>oxikodon</t>
   </si>
   <si>
     <t>488966</t>
   </si>
   <si>
     <t>Upphandlad förpackning på 10x1 ml är inte restanmäld</t>
   </si>
   <si>
-    <t>Ursofalk tablett 250 mg</t>
-[...7 lines deleted...]
-  <si>
     <t>Vinorelbine Accord konc till inf-vätska 10 mg/ml 5 ml</t>
   </si>
   <si>
     <t xml:space="preserve">Stesolid tablett 2 mg </t>
-  </si>
-[...7 lines deleted...]
-    <t>Generika är tillgängligt. Inväntar svar från Glenmark</t>
   </si>
   <si>
     <t>Alternativ eftersöks</t>
   </si>
   <si>
     <t>251120: ej rest i mall då generika är tillgängligt</t>
   </si>
   <si>
     <t>251120: restnoterad i mall med info att 28-pack finns</t>
   </si>
   <si>
     <t>251120: ej rest i mall då LM är tillgängligt</t>
   </si>
   <si>
     <t>Divigel 1 mg endosbehållare</t>
   </si>
   <si>
     <t>399402</t>
   </si>
   <si>
     <t>N06AB03</t>
   </si>
   <si>
     <t>Fluoxetin kapsel 20 mg</t>
   </si>
@@ -2565,2990 +2313,3284 @@
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>r utländsk förpackning och dessa är tillgängliga</t>
     </r>
   </si>
   <si>
     <t>Rimactan kapsel 300 mg</t>
   </si>
   <si>
     <t>407490</t>
   </si>
   <si>
     <t>Sjukhusapoteket har lager kvar. Licensalterantiv eftersöks.</t>
   </si>
   <si>
     <t>Teriparatidie Teva inj-vätska förfylld penna 20 µg/80µl</t>
   </si>
   <si>
     <t>450294</t>
   </si>
   <si>
-    <t>A06AB02</t>
+    <t>Clariscan inj-vätska 0,5 mmol/ml spruta 10x10 ml</t>
+  </si>
+  <si>
+    <t>Vancomycin MIP Pharma pulv till inf-vätska 5x1000 g</t>
+  </si>
+  <si>
+    <t>Natriumklorid Fresenius spädningsvätska 20x10 ml</t>
+  </si>
+  <si>
+    <t>S01ED01</t>
+  </si>
+  <si>
+    <t>Timosan depotögondroppar 1 mg/ml</t>
+  </si>
+  <si>
+    <t>timolol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tolvaptan Accord tablett 7,5 mg </t>
+  </si>
+  <si>
+    <t>N01BB02</t>
+  </si>
+  <si>
+    <t>lidokain</t>
+  </si>
+  <si>
+    <t>251201: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avregistreras. Lager beräknas ta slut april 2026 (även utgdat på lager). Ev ska ny på produkt på 10 ml ska lanseras. GIC har plockat bort Atropin 0,5 mg/ml från rekommendation. </t>
+  </si>
+  <si>
+    <t>A10AB04</t>
+  </si>
+  <si>
+    <t>Insulin lispro Sanofi inj-vätska förfylld penna 100 E/ml</t>
+  </si>
+  <si>
+    <t>insulin, lispro</t>
+  </si>
+  <si>
+    <t>058290</t>
+  </si>
+  <si>
+    <t>Michol-E pulver + vätska för intraokul anv 10 mg/ml 2 ml</t>
+  </si>
+  <si>
+    <t>S01EB09</t>
+  </si>
+  <si>
+    <t>acetylkolin</t>
+  </si>
+  <si>
+    <t>019235</t>
+  </si>
+  <si>
+    <t>X80AB00</t>
+  </si>
+  <si>
+    <t>Atomoxetin kapsel 40 mg</t>
+  </si>
+  <si>
+    <t>251208: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Orudis gel 2,5% 1x60 g</t>
+  </si>
+  <si>
+    <t>031427</t>
+  </si>
+  <si>
+    <t>C02AC01</t>
+  </si>
+  <si>
+    <t>Carbomedac konc till inf-vätska 10 mg/ml 60 ml</t>
+  </si>
+  <si>
+    <t>Emerade inj-vätska förfylld penna 300 µg</t>
+  </si>
+  <si>
+    <t>Jext, Epipen</t>
+  </si>
+  <si>
+    <t>Emerade inj-vätska förfylld penna 500 µg</t>
+  </si>
+  <si>
+    <t>N02AA03</t>
+  </si>
+  <si>
+    <t>Klorhexidinsprit Färgad Fresenius Kabi 5 mg/ml 1000 ml</t>
+  </si>
+  <si>
+    <t>387728</t>
+  </si>
+  <si>
+    <t>J07AL01</t>
+  </si>
+  <si>
+    <t>Quetiapin Teva depottablett 400 mg (437672) samt Seroquel  är tillgänglig (586939)</t>
+  </si>
+  <si>
+    <t>B05BB01</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/7 enl LV. Delleveranser beräknas komma varje månad under restperioden.</t>
+  </si>
+  <si>
+    <t>J07BK03</t>
+  </si>
+  <si>
+    <t>585005</t>
+  </si>
+  <si>
+    <t>251212: ej rest i mall (den har end dosering)</t>
+  </si>
+  <si>
+    <t>R03DX05</t>
+  </si>
+  <si>
+    <t>Xolair inj-vätska förfylld spruta 150 mg</t>
+  </si>
+  <si>
+    <t>385816</t>
+  </si>
+  <si>
+    <t>omalizumab</t>
+  </si>
+  <si>
+    <t>inga mallar</t>
+  </si>
+  <si>
+    <t>251218: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Hydromorphone inj-vätska 20 mg/ml 5x1 ml</t>
+  </si>
+  <si>
+    <t>111524</t>
+  </si>
+  <si>
+    <t>Tractocile konc till inf-vätska 7,5 mg/ml 1x5 ml</t>
+  </si>
+  <si>
+    <t>N03AX09</t>
+  </si>
+  <si>
+    <t>lamotrigin</t>
+  </si>
+  <si>
+    <t>034735</t>
+  </si>
+  <si>
+    <t>56-pack är inte restanmält</t>
+  </si>
+  <si>
+    <t>Lamotrigin Orion tablett 100 mg 100 st</t>
+  </si>
+  <si>
+    <t>G02AD02</t>
+  </si>
+  <si>
+    <t>Minprostin vaginalgel 2 mg endosspruta</t>
+  </si>
+  <si>
+    <t>dinoproston</t>
+  </si>
+  <si>
+    <t>ropivakain</t>
+  </si>
+  <si>
+    <t>oktreotid</t>
+  </si>
+  <si>
+    <t>Byte görs till Campus pharmas produkt under restperioden</t>
+  </si>
+  <si>
+    <t>C03CA02</t>
+  </si>
+  <si>
+    <t>Burinex inj-vätska 0,5 mg/ml 5x4 ml</t>
+  </si>
+  <si>
+    <t>bumetanid</t>
+  </si>
+  <si>
+    <t>001009</t>
+  </si>
+  <si>
+    <t>L01AA06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holoxan pulver till inj-vätska 2 g  </t>
+  </si>
+  <si>
+    <t>ifosfamid</t>
+  </si>
+  <si>
+    <t>387691</t>
+  </si>
+  <si>
+    <t>Natriumklorid Fresenius  inf-vätska 10x1000 ml</t>
+  </si>
+  <si>
+    <t>Novalucol tuggtablett 30 st, 100 st</t>
+  </si>
+  <si>
+    <t>J01CR05</t>
+  </si>
+  <si>
+    <t>piperacillin, tazobactam</t>
+  </si>
+  <si>
+    <t>502484</t>
+  </si>
+  <si>
+    <t>251230: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Iporel tablett 75 µg 50 st, Bausch &amp; Lomb Irland</t>
+  </si>
+  <si>
+    <t>251230: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>J01CF05</t>
+  </si>
+  <si>
+    <t>Heracillin tablett 125 mg</t>
+  </si>
+  <si>
+    <t>flukloxacillin</t>
+  </si>
+  <si>
+    <t>002691</t>
+  </si>
+  <si>
+    <t>M02AA10</t>
+  </si>
+  <si>
+    <t>Siduro gel 2,5%</t>
+  </si>
+  <si>
+    <t>023801</t>
+  </si>
+  <si>
+    <t>Generika är tillgängligt och tillfälligt i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>Anafranil inj-vätska 12,5 mg/ml 10x2 ml</t>
+  </si>
+  <si>
+    <t>Cyklokapron tablett 500 mg 60 st</t>
+  </si>
+  <si>
+    <t>459867</t>
+  </si>
+  <si>
+    <t>260108: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>260108: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Tranexsamsyra Ebb är tillgänglig och tillfälligt i lager</t>
+  </si>
+  <si>
+    <t>B02AA02</t>
+  </si>
+  <si>
+    <t>Ery-Max granulat till oral suspension i dospåse 200 mg kan vara ett alternativ. Barnkliniken och FAKTA Barn är informerade.</t>
+  </si>
+  <si>
+    <t>Icatibant Glenmark inj-vätska förfylld spruta 30 mg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14-pack är inte restanmält (men sjukhusapoteket kan inte beställa) Nicotinell plåster 14 mg/24 h 7 st är tillgänglig och tillfälligt i sjukhusapotekets lager.</t>
+  </si>
+  <si>
+    <t>A06AD15</t>
+  </si>
+  <si>
+    <t>LMS-kunder är informerade</t>
+  </si>
+  <si>
+    <t>H05BX02</t>
+  </si>
+  <si>
+    <t>Paricalcitol Alternova kapsel 1 mikrog</t>
+  </si>
+  <si>
+    <t>parikalcitol</t>
+  </si>
+  <si>
+    <t>386432</t>
+  </si>
+  <si>
+    <t>N02CC03</t>
+  </si>
+  <si>
+    <t>Zolmitriptan munsönderfallande tablett 2,5 mg</t>
+  </si>
+  <si>
+    <t>zolmitriptan</t>
+  </si>
+  <si>
+    <t>H02AB08</t>
+  </si>
+  <si>
+    <t>Kenacort-T inj-vätska susp 40 mg/ml</t>
+  </si>
+  <si>
+    <t>triamcinolonacetonid</t>
+  </si>
+  <si>
+    <t>Lamotrigin Actavis dispergerbar tablett 5 mg</t>
+  </si>
+  <si>
+    <t>023073</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/12 2026 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/12 2026 enl LV.</t>
+  </si>
+  <si>
+    <t>Minprostin vaginalgel 1 mg endosspruta</t>
+  </si>
+  <si>
+    <t>452938</t>
+  </si>
+  <si>
+    <t>Omnipaque inj-vätska 240 mgI/ml 10x50 ml</t>
+  </si>
+  <si>
+    <t>Diuril oral susp 50 mg/ml 237 ml</t>
+  </si>
+  <si>
+    <t>klortiazid</t>
+  </si>
+  <si>
+    <t>763912</t>
+  </si>
+  <si>
+    <t>Aldactone inj-vätska 20 mg/ml 10x10 ml</t>
+  </si>
+  <si>
+    <t>Ögonkliniken är informerad. Licensalt för Miochol-E samt Miostat är tillgängliga</t>
+  </si>
+  <si>
+    <t>J01CA04</t>
+  </si>
+  <si>
+    <t>Amimox granulat till oral susp 100 mg/ml</t>
+  </si>
+  <si>
+    <t>amoxicillin</t>
+  </si>
+  <si>
+    <t>Amimox granulat till oral susp 50 mg/ml</t>
+  </si>
+  <si>
+    <t>Amoxicillin Sandoz pulv till oral susp 100 mg/ml är inte restanmäld (ej utbytbar på apotek)</t>
+  </si>
+  <si>
+    <t>260122: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 2027. Osäkert om läkemedlet kommer att säljas framöver. </t>
+  </si>
+  <si>
+    <t>180847 samt licens 753856</t>
+  </si>
+  <si>
+    <t>Svensk produkt samt licensprodukt har utgått. När lager i vården är slut / passerar utgångsdatum, ska istället Gamastan beställas.</t>
+  </si>
+  <si>
+    <t>P01AB01</t>
+  </si>
+  <si>
+    <t>Flagyl oral susp 40 mg/ml 100 ml</t>
+  </si>
+  <si>
+    <t>516492</t>
+  </si>
+  <si>
+    <t>Klorhexidin Fresenius kabi kutan lösning 0,5 mg/ml 20x30 ml</t>
+  </si>
+  <si>
+    <t>N03AX14</t>
+  </si>
+  <si>
+    <t>levetiracetam</t>
+  </si>
+  <si>
+    <t>J01XX08</t>
+  </si>
+  <si>
+    <t>Linezolid Accord inf-vätska 2 mg/ml 10x300 ml</t>
+  </si>
+  <si>
+    <t>linezolid</t>
+  </si>
+  <si>
+    <t>193260</t>
+  </si>
+  <si>
+    <t>Restnoterad till feb 2027 enl LV</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Zyvoxid inf är tillgänglig</t>
+  </si>
+  <si>
+    <t>260122: byt till Zyvoxid i mallar, när SA byter lager</t>
+  </si>
+  <si>
+    <t>498961</t>
+  </si>
+  <si>
+    <t>091445 och 091456</t>
+  </si>
+  <si>
+    <t>260123: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>meropenem</t>
+  </si>
+  <si>
+    <t>J01DH02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holoxan pulver till inj-vätska 1 g  </t>
+  </si>
+  <si>
+    <t>521552</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 30/6 enl LV</t>
+  </si>
+  <si>
+    <t>L04AD01</t>
+  </si>
+  <si>
+    <t>ciklosporin</t>
+  </si>
+  <si>
+    <t>Shingrix pulv o vätska till inj-vätska 1 st och 10 st</t>
+  </si>
+  <si>
+    <t>Restnoterad till 2027 (Rivopharm 6 st, 12 st, 18 st) samt till 30/6 (Stada 12 st) enl LV</t>
+  </si>
+  <si>
+    <t>G01AA10</t>
+  </si>
+  <si>
+    <t>Dalacin vaginalkräm 2%</t>
+  </si>
+  <si>
+    <t>klindamycin</t>
+  </si>
+  <si>
+    <t>539973</t>
+  </si>
+  <si>
+    <t>Meropenem Qilu pulver till inj/inf vätska 10x 1 g</t>
+  </si>
+  <si>
+    <t>Meropenem Qilu pulver till inj/inf vätska 10x 500 mg</t>
+  </si>
+  <si>
+    <t>394244</t>
+  </si>
+  <si>
+    <t>TheoDur depottabl 200 mg och 300 mg</t>
+  </si>
+  <si>
+    <t>2026-02-02 (tillhandahålls ej enl FASS)</t>
+  </si>
+  <si>
+    <t>Lungmedicin Vmo</t>
+  </si>
+  <si>
+    <t>R03AL09</t>
+  </si>
+  <si>
+    <t>Trimbow inhalationsspray 172 µg / 5 µg / 9 µg</t>
+  </si>
+  <si>
+    <t>beklometasondipropionat (vattenfritt), formoterolfumaratdihydrat, glykopyrroniumbromid</t>
+  </si>
+  <si>
+    <t>J01DD02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ceftazidim </t>
+  </si>
+  <si>
+    <t>044065, 580211</t>
+  </si>
+  <si>
+    <t>J01FA09</t>
+  </si>
+  <si>
+    <t>klaritromycin</t>
+  </si>
+  <si>
+    <t>L01CD02</t>
+  </si>
+  <si>
+    <t>Docetaxel konc till inf-vätska 160mg/8 ml</t>
+  </si>
+  <si>
+    <t>docetaxel</t>
+  </si>
+  <si>
+    <t>579184</t>
+  </si>
+  <si>
+    <t>Estradot depotplåster 50 µg/ 24 timmar</t>
+  </si>
+  <si>
+    <t>524245</t>
+  </si>
+  <si>
+    <t>L01BC05</t>
+  </si>
+  <si>
+    <t>gemcitabin</t>
+  </si>
+  <si>
+    <t>153336</t>
+  </si>
+  <si>
+    <t>B05BA03</t>
+  </si>
+  <si>
+    <t>Piperacillin/Tazobactam bioglan pulver till inf 2g/0,25 g</t>
+  </si>
+  <si>
+    <t>J02AC03</t>
+  </si>
+  <si>
+    <t>Vfend pulver till oral susp 40 mg/ml 70 ml</t>
+  </si>
+  <si>
+    <t>vorikonazol</t>
+  </si>
+  <si>
+    <t>016382</t>
+  </si>
+  <si>
+    <t>Zolsketil pegylated liposomal konc till inf-vätska 2 mg/ml 10 ml och 25 ml</t>
+  </si>
+  <si>
+    <t>570737, 113567</t>
+  </si>
+  <si>
+    <t>260205: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Lamictal tuggtabl/dispergerbar tabl 5 mg är tillgänglig (i mallar står det att apoteket får byta)</t>
+  </si>
+  <si>
+    <t>260206: ej rest i mall då det står att apotek får byta</t>
+  </si>
+  <si>
+    <t>260206: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>260206: restnoterad i mall (vanlig + GD)</t>
+  </si>
+  <si>
+    <t>260212: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>Depo-Medrol Pfizer inj-vätska 40 mg/ml 10x1 ml</t>
+  </si>
+  <si>
+    <t>morfin</t>
+  </si>
+  <si>
+    <t>Gemcitabine Accord konc till infusionsvätska 100 mg/ml 20 ml</t>
+  </si>
+  <si>
+    <t>glukos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sjukhusapoteket har lager </t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 enl LV. Mindre leveranser förekommer under restperioden</t>
+  </si>
+  <si>
+    <t>Medicin, geriatrik och OP/IVA använder Humalog under restperioden (gäller även ampull, utbytbar på sjukhus, info om detta på lagerplatser)</t>
+  </si>
+  <si>
+    <t>260212: restnoterad i mall (även GD)</t>
+  </si>
+  <si>
+    <t>260212: restnoterad i mall med info att 6-pack finns</t>
+  </si>
+  <si>
+    <t>260212: bytt till Diazepam Desitin i mallar (dock inte i GD då SA har lager)</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/7 enl LV. Dispens är beviljad för utländsk förpackning, och dessa är tillgängliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zolmitriptan Stada 6 st </t>
+  </si>
+  <si>
+    <t>Tamro (stryker beställningar). BP:EOK tillfälligt nollad</t>
+  </si>
+  <si>
+    <t>Levetiracetam SUN konc till inf-vätska 100 mg/ml 10x5 ml</t>
+  </si>
+  <si>
+    <t>Ceftazidim Hameln pulv till inj/inf-vätska 10x1 g och 10x2 g</t>
+  </si>
+  <si>
+    <t>Blir tillgänglig i sept/okt 2026. Bevaka om pris och tillgänglighet blir bättre än Fortum</t>
+  </si>
+  <si>
+    <t>Salipra vätska för nebulisator 0,5 mg/2,5 mg 60x2,5 ml</t>
+  </si>
+  <si>
+    <t>Noradrenalin Kalceks konc till inf-vätska 1 mg/ml 10x4 ml</t>
+  </si>
+  <si>
+    <t>121718</t>
+  </si>
+  <si>
+    <t>Noradrenlin Kalceks 1 mg/ml 10x2 ml</t>
+  </si>
+  <si>
+    <t>260218: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Ampuller med 2 ml är tillgängliga</t>
+  </si>
+  <si>
+    <t>Gastrografin oral lösning/rektallösn 370 mg/ml 10x100 ml</t>
+  </si>
+  <si>
+    <t>375183</t>
+  </si>
+  <si>
+    <t>Omnipaque inj-vätska 300 mgI/ml 25x20 ml</t>
+  </si>
+  <si>
+    <t>Aggrastat inf-vätska 0,05 mg/ml 1x250 ml</t>
+  </si>
+  <si>
+    <t>Licens. Restnoterad till juli enl leverantör</t>
+  </si>
+  <si>
+    <t>Betapred inj-vätska 4 mg/ml 5x1 ml</t>
+  </si>
+  <si>
+    <t>betametason</t>
+  </si>
+  <si>
+    <t>J06BD08</t>
+  </si>
+  <si>
+    <t>Beyfortus inj-vätska förfylld spruta 50 mg</t>
+  </si>
+  <si>
+    <t>nirsevimab</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brufen Retard depottablett 800 mg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 30/9 (Accord) samt till 31/7 (Teva) enl LV. </t>
+  </si>
+  <si>
+    <t>Ej tillgänglig för nyförskrivning i dosrulle</t>
+  </si>
+  <si>
+    <t>Enalapril Krka tablett 5 mg (för dosdispensering)</t>
+  </si>
+  <si>
+    <t>514090</t>
+  </si>
+  <si>
+    <t>V08AA01</t>
+  </si>
+  <si>
+    <t>260220: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>A06AG11</t>
+  </si>
+  <si>
+    <t>Restnoterad till 9/10 enl LV</t>
+  </si>
+  <si>
+    <t>Navirel konc till inf-vätska 10 mg/ml 10x5 ml</t>
+  </si>
+  <si>
+    <t>Ondansetron STADA tablett 8 mg 50 st</t>
+  </si>
+  <si>
+    <t>Rimactan kapsel 150 mg</t>
+  </si>
+  <si>
+    <t>596679</t>
+  </si>
+  <si>
+    <t>Steqeyma konc till inf-vätska 130 mg</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/8 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till  10/8 (25 st) enl LV</t>
+  </si>
+  <si>
+    <t>N03AF01</t>
+  </si>
+  <si>
+    <t>karbamazepin</t>
+  </si>
+  <si>
+    <t>N05AH03</t>
+  </si>
+  <si>
+    <t>Zypadhera pulv o vätska till inj-vätska 405 mg</t>
+  </si>
+  <si>
+    <t>olanzapin</t>
+  </si>
+  <si>
+    <t>027999</t>
+  </si>
+  <si>
+    <t>Licens. Restnoterad, leveransbesked saknas enl leverantör</t>
+  </si>
+  <si>
+    <t>J01CE02</t>
+  </si>
+  <si>
+    <t>fenoxymetylpenicillin</t>
+  </si>
+  <si>
+    <t>Kåvepenin granulat till orala droppar 250 mg/ml 20 ml</t>
+  </si>
+  <si>
+    <t>141388</t>
+  </si>
+  <si>
+    <t>Natriumklorid fresenius 9 mg/ml infusionsvätska  20x500 ml</t>
+  </si>
+  <si>
+    <t>10-pack tillgängligt</t>
+  </si>
+  <si>
+    <t>373611</t>
+  </si>
+  <si>
+    <t>Quetiapin Teva (375268) och Quetiapin Krka depottabl 150 mg (514105) är tillgänglig</t>
+  </si>
+  <si>
+    <t>Vancomycin MIP Pharma pulv till inf-vätska 5x500 g</t>
+  </si>
+  <si>
+    <t>260226: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>D10AF51</t>
+  </si>
+  <si>
+    <t>Acnatac gel 10 mg/g + 0,25 mg/g 60 g</t>
+  </si>
+  <si>
+    <t>klindamycinfosfat, tretinoin</t>
+  </si>
+  <si>
+    <t>400021</t>
+  </si>
+  <si>
+    <t>Azacitidine Accord pulv till inj-vätska 100 mg</t>
+  </si>
+  <si>
+    <t>Licens. Restnoterad leveransbesked saknas enl leverantör. Även andra varunr restar</t>
+  </si>
+  <si>
+    <t>A06AD12</t>
+  </si>
+  <si>
+    <t>laktitol</t>
+  </si>
+  <si>
+    <t>Ropivacain Sintetica inj-vätska 7,5 mg/ml 10x20 ml</t>
+  </si>
+  <si>
+    <t>Ropivacain Fresenius inj-vätska 7,5 mg/ml 5x20 ml</t>
+  </si>
+  <si>
+    <t>N05AX13</t>
+  </si>
+  <si>
+    <t>Paliperidon Viatris inj-vätska deposusp, samtliga styrkor</t>
+  </si>
+  <si>
+    <t>paliperidon</t>
+  </si>
+  <si>
+    <t>Periodens vara i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>260302: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>Levetiracetam konc till inf-vätska 100 mg/ml (SUN) 10x5 ml</t>
+  </si>
+  <si>
+    <t>198859</t>
+  </si>
+  <si>
+    <t>Levosimendan konc till inf-vätska 2,5 mg/ml (Bioglan) 1x5 ml</t>
+  </si>
+  <si>
+    <t>V08AB02</t>
+  </si>
+  <si>
+    <t>Esketamin Kalceks inj/inf-vätska 5 mg/ml 10x5 ml</t>
+  </si>
+  <si>
+    <t>Amimox tablett 500 mg 4 st</t>
+  </si>
+  <si>
+    <t>525050</t>
+  </si>
+  <si>
+    <t>260304: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>260219: ej rest i mall då dispenförp är tillgängliga</t>
+  </si>
+  <si>
+    <t>260304: restnoterad i mall. Aktiverat mall för 250 mg vid HP och lagt denna i paketet</t>
+  </si>
+  <si>
+    <t>Froidir tablett 25 mg är tillgänglig</t>
+  </si>
+  <si>
+    <t>260304: ej rest i mall då generika är tillgänglig</t>
+  </si>
+  <si>
+    <t>D-vitamin olja</t>
+  </si>
+  <si>
+    <t>260304: ej rest i mall (dosering i 7d)</t>
+  </si>
+  <si>
+    <t>260304: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>N02BF01</t>
+  </si>
+  <si>
+    <t>Gabapentin Orion tablett 600 mg</t>
+  </si>
+  <si>
+    <t>gabapentin</t>
+  </si>
+  <si>
+    <t>452712</t>
+  </si>
+  <si>
+    <t>Iomeron inj-vätska 300 mgI/ml 10x50 ml</t>
+  </si>
+  <si>
+    <t>Iomeron inj-vätska 350 mgI/ml 6x500 ml</t>
+  </si>
+  <si>
+    <t>260304: ej rest i mall då 56-pack finns och det står att apotek får byta</t>
+  </si>
+  <si>
+    <t>Generika tillfälligt intaget i lager</t>
+  </si>
+  <si>
+    <t xml:space="preserve">260304: restnoterad i mall med info att 20- och 100-pack finns (förutom PED-mall som ingår i 4 paket). </t>
+  </si>
+  <si>
+    <t>Restnoterad till 2027 (4 st och 50 st)  enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 30/10 enl LV. </t>
+  </si>
+  <si>
+    <t>Ropivacain Sintetica inj-vätska 2 mg/ml 10x10 ml</t>
+  </si>
+  <si>
+    <t>Ropivacain Sintetica inj-vätska 5 mg/ml 10x10 ml</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till juni 2027 enl LV.</t>
+  </si>
+  <si>
+    <t>Restnoterad till jan 2027 enl LV</t>
+  </si>
+  <si>
+    <t>Tolvaptan TEVA B.V tablett 30 mg+60 mg</t>
+  </si>
+  <si>
+    <t>Tolvaptan TEVA B.V. tablett 15 mg+45 mg</t>
+  </si>
+  <si>
+    <t>Alimemazin orala droppar 40 mg/ml 50 ml</t>
+  </si>
+  <si>
+    <t>Förpackningsstorlek på 50 ml  kommer utgå och ersättas av 25 ml</t>
+  </si>
+  <si>
+    <t>J04AB04</t>
+  </si>
+  <si>
+    <t>Ansatipin kapsel 150 mg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rifabutin </t>
+  </si>
+  <si>
+    <t>379230</t>
+  </si>
+  <si>
+    <t>Infektion är informerade</t>
+  </si>
+  <si>
+    <t>Cinacalcet Stada 60 mg är tillgänglig</t>
+  </si>
+  <si>
+    <t>Galantamin Krka 24 mg 28 st och 84 st är tillgänglig</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/10 enl LV. Parallellimport restar till 2027</t>
+  </si>
+  <si>
+    <t>Upphandlad från 1/3. Rest till 30/6 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till slutet av sommaren enl företaget. </t>
+  </si>
+  <si>
+    <t>Restnoterad 19/6 enl LV</t>
+  </si>
+  <si>
+    <t>260313: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>N07BB01</t>
+  </si>
+  <si>
+    <t>Antabus brustablett 400 mg 50 st</t>
+  </si>
+  <si>
+    <t>disulfiram</t>
+  </si>
+  <si>
+    <t>197632</t>
+  </si>
+  <si>
+    <t>260313: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>Ciklosporin IVAX kapsel 100 mg</t>
+  </si>
+  <si>
+    <t>017013</t>
+  </si>
+  <si>
+    <t>J02AC01</t>
+  </si>
+  <si>
+    <t>flukonazol</t>
+  </si>
+  <si>
+    <t>C03CA04</t>
+  </si>
+  <si>
+    <t>Torem tablett 10 mg</t>
+  </si>
+  <si>
+    <t>torasemid</t>
+  </si>
+  <si>
+    <t>048330</t>
+  </si>
+  <si>
+    <t>Takipril inj-vätska 20 mg/ml 10x5 ml</t>
+  </si>
+  <si>
+    <t>prilokain</t>
+  </si>
+  <si>
+    <t>459227</t>
+  </si>
+  <si>
+    <t>Gamunex inf-vätska 100 mg/ml 1x200 ml</t>
+  </si>
+  <si>
+    <t>176559</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Ersätts med 100 ml.</t>
+  </si>
+  <si>
+    <t>Natriumklorid spolvätska 100x30 ml</t>
+  </si>
+  <si>
+    <t>Restnoterad 1/7 - 28/12 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 1/7 enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 1/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 29/5 enl LV</t>
+  </si>
+  <si>
+    <t>260319: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>G04BE30</t>
+  </si>
+  <si>
+    <t>Invicorp inj-vätska 25 µg/2 ml</t>
+  </si>
+  <si>
+    <t>Aviptadil, fentolamin</t>
+  </si>
+  <si>
+    <t>Morfin tablett 10 mg</t>
+  </si>
+  <si>
+    <t>372535, 108287</t>
+  </si>
+  <si>
+    <t>260319: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>J01MA14</t>
+  </si>
+  <si>
+    <t>Moxifloxaxcin Fresenius inf-vätska 400 mg/250 ml 10 st</t>
+  </si>
+  <si>
+    <t>moxifloxacin</t>
+  </si>
+  <si>
+    <t>425994</t>
+  </si>
+  <si>
+    <t>260319: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Octreotide SUN inj-vätska 200 µg/ml 1x5 ml</t>
+  </si>
+  <si>
+    <t>H01CB02</t>
+  </si>
+  <si>
+    <t>Avregistreras i mars. Siduro gel restar till 2027 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till september 2026 enl leverantör</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Licens intagen i Sjukhusapotekets lager. </t>
+  </si>
+  <si>
+    <t>260319: begränsad tillgång under 2026 med länk till restsida och lagerstatus FASS</t>
+  </si>
+  <si>
+    <t>N01BB04</t>
+  </si>
+  <si>
+    <t>Teva förväntas kunna leverera under restperioden, men kan inte täcka hela efterfrågan</t>
+  </si>
+  <si>
+    <t>577836</t>
+  </si>
+  <si>
+    <t>A02BC02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pantoprazol </t>
+  </si>
+  <si>
+    <t>379443</t>
+  </si>
+  <si>
+    <t>Restnoterad, oviss leverans enl leverantör</t>
+  </si>
+  <si>
+    <t>260326: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>D07AB01</t>
+  </si>
+  <si>
+    <t>Emovat salva 0,05%</t>
+  </si>
+  <si>
+    <t>klobetasol</t>
+  </si>
+  <si>
+    <t>030387</t>
+  </si>
+  <si>
+    <t>D01AC20</t>
+  </si>
+  <si>
+    <t>Pevisone kräm 15 g</t>
+  </si>
+  <si>
+    <t>Triamcinolonacetonid + ekonazol</t>
+  </si>
+  <si>
+    <t>195669</t>
+  </si>
+  <si>
+    <t>30 g är tillgänglig</t>
+  </si>
+  <si>
+    <t>260326: restnoterad i mall med info att 30 g finns</t>
+  </si>
+  <si>
+    <t>J05AB01</t>
+  </si>
+  <si>
+    <t>Zovirax oral susp 40 mg/ml</t>
+  </si>
+  <si>
+    <t>aciklovir</t>
+  </si>
+  <si>
+    <t>400788</t>
+  </si>
+  <si>
+    <t>384991</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dispens beviljad för utländsk förpackning (1-pack) och dessa är tillgängliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fluoxetine Orion kapsel 20 mg (30 st och 100 st) samt Fluoxetin Teva 30 st är tillgängligt. </t>
+  </si>
+  <si>
+    <t>Galantamin Ebb 8 mg, Galantamin Krka 8 mg, samt Reminyl 8 mg 28 st är tillgänglig</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/7 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quetiapin Krka depottablett 300 mg  60 st (059819) och 100 st (066497) är tillgänglig </t>
+  </si>
+  <si>
+    <t>522789</t>
+  </si>
+  <si>
+    <t>Restnoterad till 18/6 enl LV. Parallellimporter är inte tillgängliga</t>
+  </si>
+  <si>
+    <t>Xylocain kutan spray 100 mg/ml 50 ml</t>
+  </si>
+  <si>
+    <t>469429</t>
+  </si>
+  <si>
+    <t>Restnoterad 15/5-19/6 enl LV.</t>
+  </si>
+  <si>
+    <t>Xylocain utan konserveringsmedel 10 mg/ml 5x10 ml</t>
+  </si>
+  <si>
+    <t>575593</t>
+  </si>
+  <si>
+    <t>Restnoterad till 25/5 enl LV</t>
+  </si>
+  <si>
+    <t>260330: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>260330: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>260330: ej rest i mall då SA har generika i  lager</t>
+  </si>
+  <si>
+    <t>260330: ej rest i mall då andra förp stl är tillgängliga</t>
+  </si>
+  <si>
+    <t>Pantoprazol SUN pulver till inj-vätska 40 mg 1 st</t>
+  </si>
+  <si>
+    <t>5-pack är tillgängligt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">260330: restnoterad i mall </t>
+  </si>
+  <si>
+    <t>260330: ej rest i mall (GD)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Importal Ex-Lax oralt pulver i dospåse 10 g </t>
+  </si>
+  <si>
+    <t>003601, 003562</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/1-27.</t>
+  </si>
+  <si>
+    <t>Combigan ögindroppar 2 mg/ml + 5 mg/ml</t>
+  </si>
+  <si>
+    <t>050560</t>
+  </si>
+  <si>
+    <t>Osäkert om parallellimporter fortsatt kommer vara tillgängliga</t>
+  </si>
+  <si>
+    <t>260402: restnoterad i mall. Tillfällig mall med Iporel finns</t>
+  </si>
+  <si>
+    <t>C01CA24</t>
+  </si>
+  <si>
+    <t>EpiPen Jr inj-vätska förfylld penna 150 mikrog</t>
+  </si>
+  <si>
+    <t>adrenalin</t>
+  </si>
+  <si>
+    <t>260402: ej rest i mall då LM är tillgänglig</t>
+  </si>
+  <si>
+    <t>L01CB01</t>
+  </si>
+  <si>
+    <t>etoposid</t>
+  </si>
+  <si>
+    <t>073728</t>
+  </si>
+  <si>
+    <t>Etoposid Accord konc till inf-vätska 20 mg/ml 25 ml</t>
+  </si>
+  <si>
+    <t>Fluconazol Fresenius inf-vätska 2 mg/ml 10x200 ml</t>
+  </si>
+  <si>
+    <t>096637</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 1/6 - 30/6 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till 30/6 enl LV. </t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 (Medical V) enl LV</t>
+  </si>
+  <si>
+    <t>Irinotecan Accord konc till inf-vätska 20 mg/ml</t>
+  </si>
+  <si>
+    <t>L01CA05</t>
+  </si>
+  <si>
+    <t>vinflunin</t>
+  </si>
+  <si>
+    <t>026114</t>
+  </si>
+  <si>
+    <t>260302: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Restnoterad till 23/10 enl LV</t>
+  </si>
+  <si>
+    <t>Förlossningen Eö och Vmo är informerade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sjukhusapoteket har annat varunr i lager </t>
+  </si>
+  <si>
+    <t>J01BG01</t>
+  </si>
+  <si>
+    <t>Nebcina inj-vätska 40 mg/ml 10x2 ml</t>
+  </si>
+  <si>
+    <t>tobramycin</t>
+  </si>
+  <si>
+    <t>260402: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>Nebcina inj-vätska 80 mg/ml 10x2 ml</t>
+  </si>
+  <si>
+    <t>Oxynorm oral lösning 1 mg/ml</t>
+  </si>
+  <si>
+    <t>006267</t>
+  </si>
+  <si>
+    <t>260402: ej rest i mall då generika är tillgänglig</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Generika är tillgänglig</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/5 enl LV, även PV restar</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 30/6  enl LV.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pneumovax inj-vätska förfylld spruta </t>
+  </si>
+  <si>
+    <t>Ropivacain Fresenius inj-vätska 10 mg/ml 5x10 ml och 5x20 ml</t>
+  </si>
+  <si>
+    <t>145624, 194843</t>
+  </si>
+  <si>
+    <t>J01CE08</t>
+  </si>
+  <si>
+    <t>260402: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>A01AA30</t>
+  </si>
+  <si>
+    <t>äppelsyra, fluorid</t>
+  </si>
+  <si>
+    <t>048546</t>
+  </si>
+  <si>
+    <t>Restnoterad till 12/6 enl LV</t>
+  </si>
+  <si>
+    <t>Gastrolux oral / rektal lösning 370 mg I/ml 10x100 ml</t>
+  </si>
+  <si>
+    <t>Röntgen och kirurgen är informerade. Licens tillfälligt i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>260309: restnoterad i länsmallar. Tillfälliga mallar på Humalog</t>
+  </si>
+  <si>
+    <t>Licensläkemedel tillfälligt i lager</t>
+  </si>
+  <si>
+    <t>Ringer-acetat Fresenius infusionslösning 10x1000 ml</t>
+  </si>
+  <si>
+    <t>042524</t>
+  </si>
+  <si>
+    <t>260408: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 2028 enl LV</t>
+  </si>
+  <si>
+    <t>Glucos Fresenius inf-vätska 500 mg/ml 20x500 ml</t>
+  </si>
+  <si>
+    <t>469480</t>
+  </si>
+  <si>
+    <t>260402: ej rest i mall då 4- och 12-pack är tillgänglig</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 26/6 (5x20 ml) samt till 31/7 (5x10 ml) enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 2027 (Rivopharm) m, till 30/6 (Teva), samt till 30/8 (Stada) enl LV. Teva förväntas leverera regelbundet, men det täcker inte hela efterfrågan</t>
+  </si>
+  <si>
+    <t>Natriumklorid 9 mg/ml spolvätska flaska (Fresenius) 1x250 ml</t>
+  </si>
+  <si>
+    <t>824860</t>
+  </si>
+  <si>
+    <t>Flaska 500 ml är tillgänglig</t>
+  </si>
+  <si>
+    <t>Fresenius</t>
+  </si>
+  <si>
+    <t>529807</t>
+  </si>
+  <si>
+    <t>Alprazolam Orion burk 20 st och 100 st samt Xanor blister 100 st samt Alprazolam Grindeks blister 20 st och 100 st är tillgängliga</t>
+  </si>
+  <si>
+    <t>260416: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>D07AC01</t>
+  </si>
+  <si>
+    <t>Betnovat kräm 0,1 %</t>
+  </si>
+  <si>
+    <t>008102</t>
+  </si>
+  <si>
+    <t>N05CD08</t>
+  </si>
+  <si>
+    <t>Buccolam munhålelösning 2,5 mg</t>
+  </si>
+  <si>
+    <t>midazolam</t>
+  </si>
+  <si>
+    <t>063940</t>
+  </si>
+  <si>
+    <t>Restnoterad 1/7 - 31/7 enl LV</t>
+  </si>
+  <si>
+    <t>Midazolam Medical Valley är inte restanmäld</t>
+  </si>
+  <si>
+    <t>Buccolam munhålelösning 5 mg</t>
+  </si>
+  <si>
+    <t>435882</t>
+  </si>
+  <si>
+    <t>S01BC03</t>
+  </si>
+  <si>
+    <t>Dicloabac ögondroppar 1 mg/ml</t>
+  </si>
+  <si>
+    <t>579309</t>
+  </si>
+  <si>
+    <t>Restnoterad till 27/8 enl LV, även parallellimport restar</t>
+  </si>
+  <si>
+    <t>260416: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Diklofenak Viatris supp 50 mg</t>
+  </si>
+  <si>
+    <t>Restnoterad till 1/7 (50 st) samt 22/6 - 22/9 (10 st) enl LV</t>
+  </si>
+  <si>
+    <t>10-pack är tillgängliga (även parallellimporter)</t>
+  </si>
+  <si>
+    <t>Doxorubicin Teva 25 ml är tillgänglig och  tillfälligt i lager</t>
+  </si>
+  <si>
+    <t>Estradot depotplåster 100 µg/ 24 timmar</t>
+  </si>
+  <si>
+    <t>522103</t>
+  </si>
+  <si>
+    <t>Estradot depotplåster 25 µg/ 24 timmar</t>
+  </si>
+  <si>
+    <t>180531</t>
+  </si>
+  <si>
+    <t>Restnoterad till 25/6 enl LV</t>
+  </si>
+  <si>
+    <t>241024: restnoterad i mall samt länk till utökad info</t>
+  </si>
+  <si>
+    <t>260416: restnoterad i mall samt länk till utökad info</t>
+  </si>
+  <si>
+    <t>Estradot depotplåster 75 µg/ 24 timmar</t>
+  </si>
+  <si>
+    <t>449153</t>
+  </si>
+  <si>
+    <t>Gabapentin Orion tablett 100 mg</t>
+  </si>
+  <si>
+    <t>122961</t>
+  </si>
+  <si>
+    <t>Restnoterad 22/6 - 1/7 enl LV</t>
+  </si>
+  <si>
+    <t>L01FF03</t>
+  </si>
+  <si>
+    <t>Imfinzi konc till inf-vätska 50 mg/ml</t>
+  </si>
+  <si>
+    <t>Durvalumab</t>
+  </si>
+  <si>
+    <t>382578</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 1/7 - 3/7 enl LV</t>
+  </si>
+  <si>
+    <t>Javlor konc till inf-vätska 25 mg/ml</t>
+  </si>
+  <si>
+    <t>Företaget kommer ev få in dispensförpackningar. Vid behov av läkemedel måste företaget kontaktas</t>
+  </si>
+  <si>
+    <t>Lederspan inj-vätska susp 20 mg/ml 12x1 ml</t>
+  </si>
+  <si>
+    <t>Triamcinolonhexacetonid</t>
+  </si>
+  <si>
+    <t>594325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50- och 1-pack är inte restanmälda. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 31/5 enl LV. </t>
+  </si>
+  <si>
+    <t>Microlax rektallösning</t>
+  </si>
+  <si>
+    <t>260416: restnoterad i mall (förbrukningsart)</t>
+  </si>
+  <si>
+    <t>A06AD65</t>
+  </si>
+  <si>
+    <t>makrogol + elektrolyter</t>
+  </si>
+  <si>
+    <t>014852</t>
+  </si>
+  <si>
+    <t>260416: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>B05BA02</t>
+  </si>
+  <si>
+    <t>Omegaven inf-vätska 10x100 ml</t>
+  </si>
+  <si>
+    <t>näringslösning, lipider</t>
+  </si>
+  <si>
+    <t>552562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 15/7 (Biquetan), till 5/8 (Hexal), till 31/8 (100 st Medical V), till 29/5 (Accord) till 31/7 (Seroquel) enl LV </t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/7 (Biquetan), till 13/7 (Hexal), till 31/8 (Medical V),  till 30/10 (Accord), till 31/7 (Seroquel) enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quetiapin Krka depottablett 200 mg  (384294) och Quetiapin Teva depottabl 200 mg (031631) är tillgänglig  </t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/7 (Biquetan), till 31/8 (Medical V), till 30/10 (60 st Accord), till 30/9 (Accord)  enl LV</t>
+  </si>
+  <si>
+    <t>Quetiapin Krka depot 50 mg 60 st (564150), Quetiapin Ebb 50 mg 60 st  (469572) och Quetiapin Teva 50 mg 100 st (074053) är tillgängliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 30/6 enl LV. </t>
+  </si>
+  <si>
+    <t>Diazepam Desitin är tillgänglig och tillfälligt i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>003000</t>
+  </si>
+  <si>
+    <t>Restnoterad 15/6 - 15/8 (50 st) enl LV</t>
+  </si>
+  <si>
+    <t>Diazepam tabl 5 mg blister 25 st samt 100 st är inte restanmält</t>
+  </si>
+  <si>
+    <t>A11EA</t>
+  </si>
+  <si>
+    <t>TrioBe tablett 100 mg 100 st</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viscotears ögongel endos </t>
+  </si>
+  <si>
+    <t>N05AE04</t>
+  </si>
+  <si>
+    <t>Ziprasidon kapsel 80 mg</t>
+  </si>
+  <si>
+    <t>ziprasidon</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/8 enl LV. Avtalskunder kommer få leverans under restperioden enl Fresenius (mindre störningar kan uppstå)</t>
+  </si>
+  <si>
+    <t>Eremfat sirup granula till oral susp 100 mg/5 ml 1x60 ml</t>
+  </si>
+  <si>
+    <t>757995</t>
+  </si>
+  <si>
+    <t>Andra varunr är tillgängliga</t>
+  </si>
+  <si>
+    <t>260417: ej rest i mall då andra varunr är tillgängliga</t>
+  </si>
+  <si>
+    <t>Atropin 0,5 % SDU faure ögondroppar 20x0,4 ml</t>
+  </si>
+  <si>
+    <t>atropinsulfat</t>
+  </si>
+  <si>
+    <t>TriamHexal inj-vätska susp 40 mg/ml 1 ml</t>
+  </si>
+  <si>
+    <t>triamcinolon</t>
+  </si>
+  <si>
+    <t>851235</t>
+  </si>
+  <si>
+    <t>V01AA03</t>
+  </si>
+  <si>
+    <t>allergen, husdammskvalster</t>
+  </si>
+  <si>
+    <t>109470</t>
+  </si>
+  <si>
+    <t>Restnoterad 1/6 - 30/6 (1- och 2-pack) enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 28/8 enl LV</t>
+  </si>
+  <si>
+    <t>Estradot depotplåster 37,5 µg/ 24 timmar</t>
+  </si>
+  <si>
+    <t>067520</t>
+  </si>
+  <si>
+    <t>Restnoterad till 1/10 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till  8/8 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 27/5 enl LV. Mindre leveranser kan förekomma under restperioden</t>
+  </si>
+  <si>
+    <t>Restnoterad till 23/6 enl LV. Mindre leveranser kan förekomma under restperioden</t>
+  </si>
+  <si>
+    <t>168342</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 (2 ml och 10 ml) enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 20-pack Forlax  är tillgängligt. Omnilax 20- och 100-pack är tillgängligt</t>
+  </si>
+  <si>
+    <t>N03AB05</t>
+  </si>
+  <si>
+    <t>Pro-Epanutin konc till infvätska 75 mg/ml 10x10 ml</t>
+  </si>
+  <si>
+    <t>fosfenytoin</t>
+  </si>
+  <si>
+    <t>529735</t>
+  </si>
+  <si>
+    <t>Restnoterad 17/6-25/9 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/7 (Biquetan), till 10/6 (Hexal), till 31/8 (Medical V), till 27/8 (Accord), till 31/12 (Teva), till 31/7 (Seroquel) enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till  30/6 (1x5 ml) samt  till 30/6 (3x5 ml)enl LV </t>
+  </si>
+  <si>
+    <t>Restnoterad till 29/5-31/7 (3x120 doser) samt till 29/5 - 31/7 (1x120 doser) enl LV. Delleveranser kommer komma under perioden och marknadens behov förväntas möta efterfrågan i stor utsträckning. Endast kortare restperioder förutses.</t>
+  </si>
+  <si>
+    <t>Xerodent sugtablett 270 st och 90 st</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/5 enl LV.</t>
+  </si>
+  <si>
+    <t>Tamro/Fresenius</t>
+  </si>
+  <si>
+    <t>260424: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Adrenalin Martindale inj-vätska 0,1 mg/ml ampull 10x10 ml</t>
+  </si>
+  <si>
+    <t>453149</t>
+  </si>
+  <si>
+    <t>Restnoterad till juli enl leverantör</t>
+  </si>
+  <si>
+    <t>Xylocain gel 20 mg/g 10x30 g</t>
+  </si>
+  <si>
+    <t>014208</t>
+  </si>
+  <si>
+    <t>C01EB16</t>
+  </si>
+  <si>
+    <t>Pedea inj-vätska 5 mg/ml 4x2 ml</t>
+  </si>
+  <si>
+    <t>020662</t>
+  </si>
+  <si>
+    <t>260424: ej rest i mall då lager finns i vården</t>
+  </si>
+  <si>
+    <t>J07AH09</t>
+  </si>
+  <si>
+    <t>BEXSERO inj-vätska förfylld spruta</t>
+  </si>
+  <si>
+    <t>vaccin mot meningokockinf typ B</t>
+  </si>
+  <si>
+    <t>539174</t>
+  </si>
+  <si>
+    <t>R03AK07</t>
+  </si>
+  <si>
+    <t>Budesonid + formoterol</t>
+  </si>
+  <si>
+    <t>382764</t>
+  </si>
+  <si>
+    <t>Restnoterad 22/6 - 27/7 enl LV</t>
+  </si>
+  <si>
+    <t>260424: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>Buventol Easyhaler inhalationspulver 200 µg 200 doser</t>
+  </si>
+  <si>
+    <t>095421</t>
+  </si>
+  <si>
+    <t>A01AB03</t>
+  </si>
+  <si>
+    <t>Corsodyl munhålegel 1%</t>
+  </si>
+  <si>
+    <t>klorhexidin</t>
+  </si>
+  <si>
+    <t>081490</t>
+  </si>
+  <si>
+    <t>Restnoterad till 20/8 (Kåvepenin) samt till 30/9 (EQL) enl LV</t>
+  </si>
+  <si>
+    <t>260424: restnoterad i mall med info att 40 ml finns</t>
+  </si>
+  <si>
+    <t>P02CX01</t>
+  </si>
+  <si>
+    <t>Pyrvin tablett 100 mg 40 st</t>
+  </si>
+  <si>
+    <t>pyrvinium</t>
+  </si>
+  <si>
+    <t>430473</t>
+  </si>
+  <si>
+    <t>6- och 20-pack är inte restanmälda</t>
+  </si>
+  <si>
+    <t>A04AA01</t>
+  </si>
+  <si>
+    <t>ondansetron</t>
+  </si>
+  <si>
+    <t>583775</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Leveransbesked saknas. </t>
+  </si>
+  <si>
+    <t>B05BA10</t>
+  </si>
+  <si>
+    <t>Nutriflex omega 32/64/40 Peri 5x2500 ml</t>
+  </si>
+  <si>
+    <t>031284</t>
+  </si>
+  <si>
+    <t>N05AD08</t>
+  </si>
+  <si>
+    <t>Droperidol 2,5 mg/ml 10x1 ml</t>
+  </si>
+  <si>
+    <t>droperidol</t>
+  </si>
+  <si>
+    <t>Omnipqaue inj-vätska 140 mg I/ml 10x50 ml</t>
+  </si>
+  <si>
+    <t>johexol</t>
+  </si>
+  <si>
+    <t>019066</t>
+  </si>
+  <si>
+    <t>Omnipaque inj-vätska 240 mgl/ml 10x50 ml</t>
+  </si>
+  <si>
+    <t>Solu-Medrol pulv o vätska till inj-vätska 1x1 g</t>
+  </si>
+  <si>
+    <t>metylprednisolon</t>
+  </si>
+  <si>
+    <t>009590</t>
+  </si>
+  <si>
+    <t>260430: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>B05XA03</t>
+  </si>
+  <si>
+    <t>Addex-Natriumklorid konc till inf-vätska 4 mmol/ml 10x20 ml</t>
+  </si>
+  <si>
+    <t>490318</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 28/6 - 28/7 enl LV</t>
+  </si>
+  <si>
+    <t>260430: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Alutard SQ 2-Dermatophagoides kvalster, styrkeserie</t>
+  </si>
+  <si>
+    <t>260430: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>R03BA07</t>
+  </si>
+  <si>
+    <t>Asmanex Twisthaler inhalationspulver 200 µg</t>
+  </si>
+  <si>
+    <t>mometason</t>
+  </si>
+  <si>
+    <t>007516</t>
+  </si>
+  <si>
+    <t>Restnoterad till 18/5 enl LV</t>
+  </si>
+  <si>
+    <t>260430: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/7 (Accord), till 1/7 (Glenmark), till 1/8 (Orion), till 31/7 (Medical V) enl LV</t>
+  </si>
+  <si>
+    <t>741720, 742199a</t>
+  </si>
+  <si>
+    <t>Ögonkliniken är informerad. Enda alterantivet är flaska, och de vill de avvakta med.</t>
+  </si>
+  <si>
+    <t>S01FA01</t>
+  </si>
+  <si>
+    <t>Restnoterad 22/6 - 27/7 (120 doser) samt 6/7 - 20/7 (3x120 doser) enl LV</t>
+  </si>
+  <si>
+    <t>Bufomix Easyhaler inhalationspulver 160 µg/4,5 µg/ inhalation</t>
+  </si>
+  <si>
+    <t>1x60 doser är inte restanmälda</t>
+  </si>
+  <si>
+    <t>485549</t>
+  </si>
+  <si>
+    <t>Bufomix Easyhaler inhalationspulver 320 µg/9 µg/ inhalation, 3x60 doser</t>
+  </si>
+  <si>
+    <t>Restnoterad 6/7 - 20/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad 22/6 - 27/7 (200 doser) samt 6/7 - 20/7 (60 doser) enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 30/10 enl LV. Dispens beviljad för utländsk förpackning och dessa är tillgängliga</t>
+  </si>
+  <si>
+    <t>502506</t>
+  </si>
+  <si>
+    <t>260430: söktipsmall med info att samtliga styrkor restar</t>
+  </si>
+  <si>
+    <t>Restnoterad till 1/6 (Viatris 100 st), till 30/6 -27 (Accord 30 st och 100 st), till 30/9 (Vitabalans 30 st och 100 st) samt 30/8 - 20/3 (Teva 30 st) enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad 25/5 - 8/6 enl LV</t>
+  </si>
+  <si>
+    <t>Gabapentin Orion tablett 800 mg</t>
+  </si>
+  <si>
+    <t>429645</t>
+  </si>
+  <si>
+    <t>Restnoterad 15/6 - 1/7 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till 31/8 enl LV. </t>
+  </si>
+  <si>
+    <t>hydromorfon</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/5 enl LV</t>
+  </si>
+  <si>
+    <t>Begränsad tillgång under 2026. Försäljning upphör tillfälligt 2027-2028.</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/7 (2- och 5-pack) enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TriamHexal 40 mg/ml, Triam 40 mg/ml </t>
+  </si>
+  <si>
+    <t>Kunder som köper är informerade. Triam 40 mg/ml beställd till sjukhusapoteket, och licenser är sökta</t>
+  </si>
+  <si>
+    <t>Restnoterad till 9/7 enl LV. Dispens beviljad för förpackningar med annan etikett</t>
+  </si>
+  <si>
+    <t>4- och 12 -pack är  tillgängliga hos leverantör</t>
+  </si>
+  <si>
+    <t>Morfin tablett 5 mg är inte restanmäld, Sjukhusapoteket har lager kvar</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 20/8 enl LV</t>
+  </si>
+  <si>
+    <t>260430: ej rest i mall då SA har lager (ej receptmall)</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/7 enl LV</t>
+  </si>
+  <si>
+    <t>L01FD01</t>
+  </si>
+  <si>
+    <t>trastuzumab</t>
+  </si>
+  <si>
+    <t>387815</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/5 enl LV</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager till enskild patient</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ondansetron EQL tablett 4 mg </t>
+  </si>
+  <si>
+    <t>Lager finns på Neonatal, som är informerad om rest. Förpackningar med utg-datum april-26 får stå kvar på hyllan tillsvidare</t>
+  </si>
+  <si>
+    <t>H02AB04</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/9 (Stesolid) samt 1/7 - 20/9 (Diazepam) enl LV. Dispensförpackningar beviljade för Diazepam Desitin</t>
+  </si>
+  <si>
+    <t>A06AG02</t>
+  </si>
+  <si>
+    <t>Toilax rektalsuspension 10 mg/5 ml 25x5 ml</t>
   </si>
   <si>
     <t>bisakodyl</t>
   </si>
   <si>
-    <t>Clariscan inj-vätska 0,5 mmol/ml spruta 10x10 ml</t>
-[...584 lines deleted...]
-    <t>091445 och 091456</t>
+    <t>136762</t>
+  </si>
+  <si>
+    <t>5-pack och 50-pack är inte restanmälda</t>
+  </si>
+  <si>
+    <t>260430: ej rest i mall då andra förpstorlekar finns</t>
+  </si>
+  <si>
+    <t>Toilax enterotablett 5 mg 25 st</t>
+  </si>
+  <si>
+    <t>421962</t>
+  </si>
+  <si>
+    <t>100- och 250-pack är inte restanmälda</t>
+  </si>
+  <si>
+    <t>Restnoterad till 11/8 enl LV</t>
+  </si>
+  <si>
+    <t>Torasemid 2Care4 och Ebb är tillgängliga</t>
+  </si>
+  <si>
+    <t>A10AE04</t>
+  </si>
+  <si>
+    <t>Toujeo Solostar 300 E/ml 10x1,5 ml</t>
+  </si>
+  <si>
+    <t>insulin, glargin</t>
+  </si>
+  <si>
+    <t>173897</t>
+  </si>
+  <si>
+    <t>5-pack är inte restanmält</t>
+  </si>
+  <si>
+    <t>N05AB03</t>
+  </si>
+  <si>
+    <t>Trilafon dekanoat inj-vätska 108 mg/ml 10x1 ml</t>
+  </si>
+  <si>
+    <t>perfenazin</t>
+  </si>
+  <si>
+    <t>079269</t>
+  </si>
+  <si>
+    <t>Restnoterad 29/6 - 27/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/5 (120 st) samt till 31/5 (30 st) enl LV</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Vid behov görs byte till Oftagel på sjukhusen. Oftagel endos 120 st tillfälligt i lager.</t>
+  </si>
+  <si>
+    <t>M05BA08</t>
+  </si>
+  <si>
+    <t>Zoledronic Acid Fresenius konc till inf-vätska 4 mg 1 st</t>
+  </si>
+  <si>
+    <t>zoledronsyra</t>
+  </si>
+  <si>
+    <t>128191</t>
+  </si>
+  <si>
+    <t>Oxycodone 1A Pharma depottabl 20 mg 100 st</t>
+  </si>
+  <si>
+    <t>482624</t>
+  </si>
+  <si>
+    <t>597639</t>
+  </si>
+  <si>
+    <t>004445</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. 40 ml är tillgänglig och tillfälligt i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/6 enl LV</t>
+  </si>
+  <si>
+    <t>260508: restnoterad i mall med info att 30 g finns</t>
+  </si>
+  <si>
+    <t>30g är tillgänglig</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/1-2027 enl LV</t>
+  </si>
+  <si>
+    <t>B01AB02</t>
+  </si>
+  <si>
+    <t>Atenativ pulv o vätska till inf-vätska 1000 E</t>
+  </si>
+  <si>
+    <t>antritrombin III</t>
+  </si>
+  <si>
+    <t>389056</t>
+  </si>
+  <si>
+    <t>260508: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Restnoterad till 3/7 enl LV. Dispens beviljad för utländsk förpackning och den är tillgänglig</t>
+  </si>
+  <si>
+    <t>260508: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>260508: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>Dolcontin depottablett 30 mg</t>
+  </si>
+  <si>
+    <t>461434</t>
+  </si>
+  <si>
+    <t>Restnoterad 19/6 - 20/7 enl LV</t>
+  </si>
+  <si>
+    <t>260508: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>Restnoterad preliminär leverans hösten -26 enl Apoteket Dos</t>
+  </si>
+  <si>
+    <t>Etoricoxib Orion tablett 30 mg 30 st</t>
+  </si>
+  <si>
+    <t>M01AH05</t>
+  </si>
+  <si>
+    <t>Femanest tablett 1 mg</t>
+  </si>
+  <si>
+    <t>389171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till 31/10 enl LV. </t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 (Actavis), till 30/11 (Stada), till 30/6 (Medical V) enl LV</t>
+  </si>
+  <si>
+    <t>Förpackningar i vården har utgångsdatum 26-09.  Förläng hållbarhet om rest förlängs.</t>
   </si>
   <si>
     <t>Sjukhusapoteket har lager kvar. Accords produkt tillfälligt lager</t>
   </si>
   <si>
-    <t>C03AA01</t>
-[...572 lines deleted...]
-    <t>Restnoterad till 31/5 enl LV</t>
+    <t>Glukos Fresenius inj-vätska 300 mg/ml 20x10 ml</t>
+  </si>
+  <si>
+    <t>072397</t>
+  </si>
+  <si>
+    <t>Restnoterad 5/7 - 14/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/5 (50 st) enl LV</t>
+  </si>
+  <si>
+    <t>260508: restnoterad i mall med info att 100-pack finns</t>
+  </si>
+  <si>
+    <t>Kåvepenin granulat till oral susp 100 mg/ml 60 ml</t>
+  </si>
+  <si>
+    <t>036517</t>
+  </si>
+  <si>
+    <t>Restnoterad 1/8 - 1/11 enl LV</t>
+  </si>
+  <si>
+    <t>Generika är inte restanmält</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 15/6 - 15/7 (Nebcina) samt till 30/9 (EQL Pharma) enl LV</t>
+  </si>
+  <si>
+    <t>G03AC08</t>
+  </si>
+  <si>
+    <t>Nexplanon implantat 68 mg</t>
+  </si>
+  <si>
+    <t>etonogestrel</t>
+  </si>
+  <si>
+    <t>097847</t>
+  </si>
+  <si>
+    <t>Restnoterad till 4/9 enl LV.</t>
+  </si>
+  <si>
+    <t>Näringslösning: Aminosyror + elektrolyter + glukos + lipider</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 12/6 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till Aug 2027 (1x10 g samt 3x10 g) enl LV </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Omnilax pulv till oral lösn i dospåse 10g </t>
+  </si>
+  <si>
+    <t>Licens sökt på Pedea från Storbittanien, beställs till Neo när licen är beviljad</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Leverantör ändrad till Tamro enl önskemål Fresenius. EOK för lager 7 tillfälligt ändrad pga annan pallstorlek hos Tamro</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/10 enl LV</t>
+  </si>
+  <si>
+    <t>Stesolid tablett 5 mg 50 st blister</t>
+  </si>
+  <si>
+    <t>S01EE05</t>
+  </si>
+  <si>
+    <t>tafluprost</t>
+  </si>
+  <si>
+    <t>Taflotan ögondroppar endosbehållare 30 st</t>
+  </si>
+  <si>
+    <t>134352</t>
+  </si>
+  <si>
+    <t>Restnoterad 6/7 - 1/9 enl LV</t>
+  </si>
+  <si>
+    <t>90-pack är inte restanmält</t>
+  </si>
+  <si>
+    <t>260508: restnoterad i mall med info att 5-pack finns</t>
+  </si>
+  <si>
+    <t>Restnoterad till 26/5 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 2027 enl LV. Inväntar leverans enligt allokering</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Generika är tillgänglig, 100-pack är tillgängligt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Movicol pulv till oral lösn dospåse </t>
+  </si>
+  <si>
+    <t>J01XD01</t>
+  </si>
+  <si>
+    <t>057270</t>
+  </si>
+  <si>
+    <t>B05XA01</t>
+  </si>
+  <si>
+    <t>Addex-Kaliumklorid konc till infusionsvätska 2 mmol/ml</t>
+  </si>
+  <si>
+    <t>kaliumklorid</t>
+  </si>
+  <si>
+    <t>490326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad 5/7-31/7 enl LV </t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/7 (Accord), till 30/6 (Glenmark 28 st), till 1/8 (Orion), 15/6 - 15/8 (Stada), till 22/6 (Viatris), till 30/6 (Medical V)  enl LV, Leveransbesked saknas enl leverantör (Glenmark 56 st)</t>
+  </si>
+  <si>
+    <t>V08AB09</t>
+  </si>
+  <si>
+    <t>Visipaque inj-vätska 270 mg I/ml 10x100 ml</t>
+  </si>
+  <si>
+    <t>iodixanol</t>
+  </si>
+  <si>
+    <t>582882</t>
+  </si>
+  <si>
+    <t>164026</t>
+  </si>
+  <si>
+    <t>J07BA01</t>
+  </si>
+  <si>
+    <t>Encepur Barn inj-vätska 1 st</t>
+  </si>
+  <si>
+    <t>Vaccin mot TBE</t>
+  </si>
+  <si>
+    <t>Restnoterad till 4/8 enl LV</t>
+  </si>
+  <si>
+    <t>Generika är tillgängligt men inte intagen på lager</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/8 (STADA), till 30/6 (Actavis) till 30/6 (Medical V) enl LV.</t>
+  </si>
+  <si>
+    <t>Galantamin Krka 16 mg 28 st och 84 st samt Remiyl 16mg 84 st är tillgänliga</t>
   </si>
   <si>
     <t>Upphandlad. Restnoterad till 31/5 enl LV. Dispens beviljad för utländska förpackningar och dessa är tillgängliga.</t>
   </si>
   <si>
-    <t>J01CE02</t>
-[...1121 lines deleted...]
-    <t>Atomoxetin Glenmark är tillgänglig</t>
+    <t>Sjukhusapoteket har lager kvar. Lagret tillfälligt ökat pga rest på 200 ml</t>
+  </si>
+  <si>
+    <t>106021</t>
+  </si>
+  <si>
+    <t>Klacid tablett 250 mg 14 st</t>
+  </si>
+  <si>
+    <t>Restnoterad till 2028 (Accord), till 2027 (Holsten), till 15/9 (Ebb) enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 15/6 - 17/7 enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 22/6  (20 st) enl LV, till v 20 samt återigen i juni (50 st) enl Norgine</t>
+  </si>
+  <si>
+    <t>821551</t>
+  </si>
+  <si>
+    <t>Novalucol 30 st tillgänglig och Generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>Restnoterad till  31/5 (100 st) enl LV. Delleveranser kommer under restperioden, men förväntas inte täcka efterfrågan</t>
+  </si>
+  <si>
+    <t>478248</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 15/9 enl LV.</t>
+  </si>
+  <si>
+    <t>S01BC10</t>
+  </si>
+  <si>
+    <t>Nevanac ögodroppar 3 mg/ml 3 ml</t>
+  </si>
+  <si>
+    <t>Nepafenak</t>
+  </si>
+  <si>
+    <t>195092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad 8/6-10/11 enl LV. </t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 (1 st) enl LV</t>
+  </si>
+  <si>
+    <t>Risperdal Consta 37,5 mg beräknas tillgänglig 19/5 enl leverantör</t>
+  </si>
+  <si>
+    <t>526871, 533132</t>
+  </si>
+  <si>
+    <t>Restnoterad 30/6 - 10/7 (Viatris), till 15/9 (Ebb) enl LV</t>
+  </si>
+  <si>
+    <t>Visipaque inj-vätska 320 mg I/ml 10x100 ml</t>
+  </si>
+  <si>
+    <t>583518</t>
+  </si>
+  <si>
+    <t>Visipaque inj-vätska 320 mg I/ml 10x200 ml</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 5/6 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till 30/6 (10 ml) samt till 30/6 (25 ml), men är tillgänglig hos leverantör. </t>
+  </si>
+  <si>
+    <t>260518: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Restnoterad till 31/10 enl LV. Dispens beviljad för förpackning utan säkerhetsdetaljer, och dessa är tillgängliga</t>
+  </si>
+  <si>
+    <t>Restnoterad 1/6 - 30/11 enl LV. Dispens är beviljad för utländsk förpackning</t>
+  </si>
+  <si>
+    <t>Licens. Restnoterad  till juni enl Orifarm</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...44 lines deleted...]
-      <t xml:space="preserve">Sjukhusapoteket har lager kvar. Iporel tillfälligt i lager. </t>
+      <t xml:space="preserve">Iporel tillfälligt i lager. </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Informera smärtenheten när Catapresan är tillgänglig igen</t>
     </r>
   </si>
   <si>
-    <t>260402: restnoterad i mall. Tillfällig mall med Iporel finns</t>
-[...533 lines deleted...]
-    <t>824860</t>
+    <t>Restnoterad till 20/7 enl LV</t>
+  </si>
+  <si>
+    <t>Clarithromycin Krka 250 mg 14 st är tillgänglig</t>
+  </si>
+  <si>
+    <t>260518: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>Levetiracetram Orion tablett 250 mg 100 st</t>
+  </si>
+  <si>
+    <t>379465</t>
+  </si>
+  <si>
+    <t>Restnoterad 20/7 - 3/8 enl LV</t>
+  </si>
+  <si>
+    <t>50-pack är inte restanmält</t>
+  </si>
+  <si>
+    <t>260518: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>Meropenem Kalceks tillfälligt i lager.</t>
+  </si>
+  <si>
+    <t>Restnoterad till 14/5 enl LV (prognos ej uppdaterad)</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har annat varunr i lager (utan beställningspunkter)</t>
+  </si>
+  <si>
+    <t>418848</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar (punkter något ökade)</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Nutriflex Lipid 32/64/40 5x2500 ml är tillgänglig och tillfälligt i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>Röntgen Jkpg och Eö är informerad, 10x200 ml är tillgänglig</t>
+  </si>
+  <si>
+    <t>260518: ej rest i mall då 10x200 ml är tillgänglig</t>
+  </si>
+  <si>
+    <t>C10AX14</t>
+  </si>
+  <si>
+    <t>Praluent inj-vätska förfylld penna 75 mg 2 st</t>
+  </si>
+  <si>
+    <t>alirokumab</t>
+  </si>
+  <si>
+    <t>481202</t>
+  </si>
+  <si>
+    <t>6-pack är inte restanmält</t>
+  </si>
+  <si>
+    <t>Propavan (20-, 50- och 100-pack) är tillgänglig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 30/9 (Propiomazin 20 st och 100 st), till 31/8 (Propiomazin 50 st) enl LV </t>
+  </si>
+  <si>
+    <t>A06AH01</t>
+  </si>
+  <si>
+    <t>Relistor inj-vätska 12 mg/0,6 ml 1-pack</t>
+  </si>
+  <si>
+    <t>Metylnaltrexonbromid</t>
+  </si>
+  <si>
+    <t>503645</t>
+  </si>
+  <si>
+    <t>7-pack är tillgänglig</t>
+  </si>
+  <si>
+    <t>Ropivacain Fresenius inj-vätska 7,5 mg/ml 5x10 ml</t>
+  </si>
+  <si>
+    <t>122369</t>
+  </si>
+  <si>
+    <t>R03AL02</t>
+  </si>
+  <si>
+    <t>Salipra lösning för nebulisator 0,5 mg/2,5 mg 60 st</t>
+  </si>
+  <si>
+    <t>ipratropium, salbutamol</t>
+  </si>
+  <si>
+    <t>472131</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 1/7 - 30/9 (Salipra), till 15/7 (Orion) enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad, leveransbesked saknas enl leverantör. Mindre leveranser kommer under maj, större leverans i juni</t>
+  </si>
+  <si>
+    <t>Tegretol tablett 100 mg 200 st</t>
+  </si>
+  <si>
+    <t>057571</t>
+  </si>
+  <si>
+    <t>Restnoterad till 19/6 enl LV</t>
+  </si>
+  <si>
+    <t>260518: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>260518: ej rest i mall (GD) då annan förpstl finns</t>
+  </si>
+  <si>
+    <t>Visipaque inj-vätska 270 mg I/ml 10x50 ml finns i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 29/6 enl LV. Dispens beviljad för utländsk förpackning, men dessa är inte tillgängliga</t>
+  </si>
+  <si>
+    <t>S01BC11</t>
+  </si>
+  <si>
+    <t>bromfenak</t>
+  </si>
+  <si>
+    <t>147802</t>
+  </si>
+  <si>
+    <t>Yellox ögondroppar 0,9 mg/ml 1x5 ml</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 enl LV, även parallellimport restar</t>
+  </si>
+  <si>
+    <t>Hexyon inj-vätska förfylld spruta</t>
+  </si>
+  <si>
+    <t>462091</t>
+  </si>
+  <si>
+    <t>Hexyon med stickskyddande nålar ersätter, varunr 437168, från och med sommaren 2026</t>
+  </si>
+  <si>
+    <t>V08CA02</t>
+  </si>
+  <si>
+    <t>gadoterinsyra</t>
+  </si>
+  <si>
+    <t>398071</t>
+  </si>
+  <si>
+    <t>N02BE01</t>
+  </si>
+  <si>
+    <t>Paracetamol inf-vätska 10 mg/ml 10x100 ml</t>
+  </si>
+  <si>
+    <t>paracetamol</t>
+  </si>
+  <si>
+    <t>089648</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad, oviss leverans enl leverantör</t>
+  </si>
+  <si>
+    <t>Heparin inj 100 IE/ml 10x10 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">heparin </t>
+  </si>
+  <si>
+    <t>585661</t>
+  </si>
+  <si>
+    <t>Restnoterad till 23/5 enl leverantör</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/7 enl LV. Restnoterad till juni enl företaget</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 29/5 enl LV och företaget</t>
+  </si>
+  <si>
+    <t>Licens. Restnoterad, oviss leverans enl Orifarm</t>
+  </si>
+  <si>
+    <t>Tardocillin  inj-vätska 1,2 Milj E 1x4 ml samt 6x4 ml</t>
+  </si>
+  <si>
+    <t>844396, 847864</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Orifarm letar ersättningspreparat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sjukhusapoteket har lager kvar. Orifram rekommenderar Pfizers vnr 465187 som ersättningsprodukt. </t>
+  </si>
+  <si>
+    <t>Benzylpenicillin inj/inf 3 g</t>
+  </si>
+  <si>
+    <t>bensylpenicillin</t>
+  </si>
+  <si>
+    <t>505495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad, väntar besked från företaget. </t>
+  </si>
+  <si>
+    <t>Herceptin inj-lösning 600 mg</t>
+  </si>
+  <si>
+    <t>444496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">251030: mallnamn: "begränsad tillgång under 2025 och 2026", länk till restsidan och lagerstatus FASS. </t>
+  </si>
+  <si>
+    <t>Creon 10000 och 25000 är tillgänglig</t>
+  </si>
+  <si>
+    <t>Restnoterad 29/5 - 15/6 enl LV</t>
+  </si>
+  <si>
+    <t>Alprazolam Orion burk 100 st , Alprazolam Grindeks blister 100 st och Xanor blister 100 st finns</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 18/6 (Krka blister 20 st), till 11/6 (Krka blister 100 st), 22/6-27/7 (Alprazolam Orion 100 st) en LV och Alprazolam 1 mg Orion 20 st restnoterad till 28/5 enl leverantör. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 11/6 (100 st Krka blister) och  till 11/6 (20 st blister Krka)  enl LV </t>
+  </si>
+  <si>
+    <t>Restnoterad 31/7 - 15/9 (60 ml och 125 ml) enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad 15/6 - 31/8 (60 ml) samt 31/8 - 30/9 (125 ml) enl LV</t>
+  </si>
+  <si>
+    <t>Atomoxetin Orion, Stada och Sandoz kapsel 40 mg 28 st är tillgängliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 29/12 enl leverantör (Tamro) samt leveransbesked saknas (Atrimus). </t>
+  </si>
+  <si>
+    <t>Restnoterad 10/6-10/8 enl LV</t>
+  </si>
+  <si>
+    <t>Klacid tablett 500 mg 14 st</t>
+  </si>
+  <si>
+    <t>377242</t>
+  </si>
+  <si>
+    <t>Restnoterad till 10/7 enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 30/6 enl LV. Dispens beviljad för utländsk förpackning, men dessa är inte tillgängliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till 3/7 enl LV </t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/6 enl LV, men är tillgänglig hos leverantör</t>
+  </si>
+  <si>
+    <t>Restnoterad till  3/7 enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 30/6 enl LV. Accord kan leverera till avtalskunder, kortare tillfälligt brist även till avtalskunder nästa leverans mitten av v 22.</t>
+  </si>
+  <si>
+    <t>S01EA03</t>
+  </si>
+  <si>
+    <t>Iopidine ögondroppar 5 mg/ml 5 ml</t>
+  </si>
+  <si>
+    <t>apraklonidin</t>
+  </si>
+  <si>
+    <t>161950</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/7 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad  till 30/11 och Klaritromycin Ebb 250 mg restnoterad till 31/12 enl LV. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till  1/6 enl LV </t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Keppra är tillgängligt</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 8/6 enl LV. Dispens beviljad för utländsk förpackning och dessa är tillgängliga i begränsad mängd.  Levetiracetam Hospira restnoterad till 3/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till  30/9 (25 st) samt 18/6 - 30/9 (100 st) enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad 29/5 - 16/6 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restnoterad till 18/5 (50 st ej uppdaterad prognos) och 31/5 (Forlax 50 st) enl LV. </t>
+  </si>
+  <si>
+    <t>Restnoterad 9/6 - 8/7 enl LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vid behov av att köpa in annan produkt rekommenderar de Baxters. </t>
+  </si>
+  <si>
+    <t>Upphandlad. Leverans på väg enl Braun</t>
+  </si>
+  <si>
+    <t>P01CX01</t>
+  </si>
+  <si>
+    <t>Pentamidin Tillomed pulv till inf/inj/nebulisatovätska 300 mg 5x1 st</t>
+  </si>
+  <si>
+    <t>pentamidin</t>
+  </si>
+  <si>
+    <t>546349</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/9 (60 st Biquetan), till 15/7 (Biquetan 100 st), till 5/8 (Hexal), 31/8 (60 st Medical V), till 31/8 (100 st Medical V), till 29/5 (100 st Accord), till 28/8 (60 st Accord), samt till 31/7 (Seroquel) enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 15/7 (1 st) samt till 2/6 (10 st)  enl LV. Dispens beviljad för utländsk förpackning som är tillgänglig</t>
+  </si>
+  <si>
+    <t>Restnoterad till 9/6 enl LV. Dispens beviljad för utländsk förpackning, och dessa är inte tillgängliga</t>
+  </si>
+  <si>
+    <t>Restnoterad till 1/6 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 11/6 (Krka) samt till 22/6 (Stada) enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 9/6 enl LV och v 25 enl GE Healthcare</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 16/6 enl LV och v 25 enl GE Healthcare</t>
+  </si>
+  <si>
+    <t>Upphandlad: restnoterad till 16/6 enl LV och v 25 enl GE Healthcare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad, leveranbesked saknas enl leverantör. Preliminär leverans i början av v 22 enl Macure pharma </t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Accord rekommenderar att beställa 4 ml vid behov</t>
+  </si>
+  <si>
+    <t>Klorhexidinsprit kutan lösning 5 mg/ml 1000 ml</t>
+  </si>
+  <si>
+    <t>484326</t>
+  </si>
+  <si>
+    <t>A05AA02</t>
+  </si>
+  <si>
+    <t>Ursofalk kapsel 250 mg 100 st</t>
+  </si>
+  <si>
+    <t>Ursodeoxicholsyra</t>
+  </si>
+  <si>
+    <t>Ursodexycholicacid 250 mg är tillgänglig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doxorubicin inj-vätska teva 2 mg/ml 1x100 ml samt 25 ml </t>
+  </si>
+  <si>
+    <t>021445, 021434, 485123 (accord)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upphandlad. Restnoterad till 31/12 (Teva 100 ml) enl LV samt oviss enl leverantör (Accord 100 ml) </t>
+  </si>
+  <si>
+    <t>Restnoterad till juni 2026 enl LV. Leveranser kommer regelbundet under restperioden, men förväntas inte täcka hela efterfrågan. Airomir 2 mg/ml rest till 30/9 enl LV. 260508: leveransbesked saknas enl leverantör</t>
+  </si>
+  <si>
+    <t>Restnoterad 13/7-31/8 enl LV</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 28/5 enl leverantör</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. 500 E är tillgänglig</t>
+  </si>
+  <si>
+    <t>Antidotgruppen är informerad. 10x10 ml blir tillgänglig v 32. Inväntar svar från antidotgruppen om vi ska ersätta med 10x1 ml. Förpackningarna ligger kvar tills vi fått svar.</t>
+  </si>
+  <si>
+    <t>Restnoterad 13/6 - 7/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/7 (100 st) samt till 15/10 (30st) enl LV. Mindre leveranser av 100-pack kan komma under restperioden.</t>
+  </si>
+  <si>
+    <t>Clariscan inj lösning 0,5 mmol/ml förfylld spruta 10x20 ml</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 10/6 enl LV</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Förfylld spruta på 10 ml och 15 ml är inte restanmäld</t>
+  </si>
+  <si>
+    <t>260525: ej rest i mall då andra förpstl finns</t>
+  </si>
+  <si>
+    <t>L04AD02</t>
+  </si>
+  <si>
+    <t>Dailiport depotkapsel 5 mg</t>
+  </si>
+  <si>
+    <t>takrolimus</t>
+  </si>
+  <si>
+    <t>044310</t>
+  </si>
+  <si>
+    <t>Restnoterad till 30/6 enl LV, men är tillgänglig hos leverantör</t>
+  </si>
+  <si>
+    <t>260525: ej rest i mall då LM är tillgängligt</t>
+  </si>
+  <si>
+    <t>Restnoterad 22/6-31/8 enl LV. Leveranser kommer regelbundet under restperioden, men osäkert ifall det täcker hela efterfrågan.</t>
+  </si>
+  <si>
+    <t>Kommer utgå under 2026, 50 ml förväntas ta slut i augusti och 100 ml i juni. Inväntar nya rekommendationer från Strama.</t>
+  </si>
+  <si>
+    <t>Restnoterad till 8/6 enl LV</t>
+  </si>
+  <si>
+    <t>260525: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>260525: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Roches produkt är tillgänglig</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 2027 enl LV. Delleveranser kan förekomma.</t>
+  </si>
+  <si>
+    <t>Ska utgå 260831 enl LV</t>
+  </si>
+  <si>
+    <t>Ögonmott Eö och Vmo är informerad</t>
+  </si>
+  <si>
+    <t>260525: ej rest i mall då LM är tillgängligt. Byta till 10 mg/ml i mallar?</t>
+  </si>
+  <si>
+    <t>Restnoterad 30/6 - 25/12 enl LV, Clarithromycin Krka 500 mg 14 st rest till 27/5 enl leverantör</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clarithromycin aurobindo tablett 500 mg 105 st, Klacid 500 mg 14 st (ej förmån). Klacid 500 mg tillfälligt i sjukhusapotekets lager. </t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till v 24-25 enl Fresenius. Rest till 31/7 enl LV</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar, 250 ml är inte restanmäld</t>
+  </si>
+  <si>
+    <t>Xifaxan tablett 550 mg</t>
+  </si>
+  <si>
+    <t>rifaximim</t>
+  </si>
+  <si>
+    <t>109037</t>
+  </si>
+  <si>
+    <t>Restnoterad till 28/5 enl leverantör</t>
+  </si>
+  <si>
+    <t>Dulcolax supp 10 mg 50 st</t>
+  </si>
+  <si>
+    <t>021436</t>
+  </si>
+  <si>
+    <t>Nozinan inj-vätska 25 mg/ml 5x1 ml</t>
+  </si>
+  <si>
+    <t>levomepromazin</t>
+  </si>
+  <si>
+    <t>771089</t>
+  </si>
+  <si>
+    <t>B01AF03</t>
+  </si>
+  <si>
+    <t>Lixiana tablett 60 mg</t>
+  </si>
+  <si>
+    <t>edoxaban</t>
+  </si>
+  <si>
+    <t>408102</t>
+  </si>
+  <si>
+    <t>Restnoterad 3/6 - 16/6 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 16/6 (50 st), 3/6 (12 st)  enl LV</t>
+  </si>
+  <si>
+    <t>100 ml och 200 ml är tillgängliga</t>
   </si>
   <si>
     <t>Upphandlad. Restnoterad, leveransbesked saknas enl Fresenius</t>
   </si>
   <si>
-    <t>Flaska 500 ml är tillgänglig</t>
-[...38 lines deleted...]
-    <t>Upphandlad. Restnoterad till 14/4 enl leverantör</t>
+    <t>J02AC04</t>
+  </si>
+  <si>
+    <t>Noxafil konc till inf-vätska 300 mg</t>
+  </si>
+  <si>
+    <t>posakonazol</t>
+  </si>
+  <si>
+    <t>151012</t>
+  </si>
+  <si>
+    <t>Restnoterad 15/6 - 7/7 enl LV</t>
+  </si>
+  <si>
+    <t>Lager finns i gemensamt läkemedelsrum Ryhov</t>
+  </si>
+  <si>
+    <t>260525: ej rest i mall då lager finns i vården</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 31/7 enl LV och till v 24/25 enl Fresenius</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Inväntar svar från Fresenius</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad 30/6 - 15/7 (Nebcina) samt till 30/9 (EQL Pharma) enl LV</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Generika är tillgänglig och tillfälligt i lager. Inväntar svar från EQL pharma</t>
+  </si>
+  <si>
+    <t>260526: ej rest i mall då SA har lager</t>
+  </si>
+  <si>
+    <t>Restnoterad till 19/6 enl LV. Dispens beviljad för utländsk förpackning, men dessa är inte tillgängliga</t>
+  </si>
+  <si>
+    <t>Locobase LPL kräm</t>
+  </si>
+  <si>
+    <t>462884</t>
+  </si>
+  <si>
+    <t>Restnoterad, leveransbesked saknas enl leverantör. Stada ska ta över från Karo pharma</t>
+  </si>
+  <si>
+    <t>Tamro (stryker beställningar)</t>
+  </si>
+  <si>
+    <t>Dold i RD tills vidare</t>
+  </si>
+  <si>
+    <t>260526: restnoterad i mall</t>
+  </si>
+  <si>
+    <t>D02AX</t>
+  </si>
+  <si>
+    <t>Locobase fet kräm och Locobase Repair</t>
+  </si>
+  <si>
+    <t>826429, 826432</t>
+  </si>
+  <si>
+    <t>D01AC03</t>
+  </si>
+  <si>
+    <t>Pevaryl puder 1 %</t>
+  </si>
+  <si>
+    <t>ekonazol</t>
+  </si>
+  <si>
+    <t>518083</t>
+  </si>
+  <si>
+    <t>Restnoterad till 3/7 enl LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 6/6 en LV</t>
+  </si>
+  <si>
+    <t>Restnoterad till 10/6 enl LV</t>
+  </si>
+  <si>
+    <t>260526: restnoterad i mall med info att 6-pack finns</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till juni 2027 enl LV. Risperdal Consta 50 mg rest till 2/6 enl LV</t>
+  </si>
+  <si>
+    <t>260526: ej rest i mall pga kort rest (2/6)</t>
+  </si>
+  <si>
+    <t>Inväntar svar från Orifarm. Beställningspunkt tillfälligt ökad</t>
+  </si>
+  <si>
+    <t>Restnoterad till 2027 (Rivopharm) m, till 30/6 (Teva) samt till 30/8 (Stada) enl LV. Leveransbesked saknas (Sandoz 98 st) enl leverantör</t>
+  </si>
+  <si>
+    <t>Triam 40 mg/ml</t>
+  </si>
+  <si>
+    <t>Triam 40 mg/ml tillfälligt i sjukhusapotekets lager</t>
+  </si>
+  <si>
+    <t>505693</t>
+  </si>
+  <si>
+    <t>260526: ej rest i mall då generika är tillgängligt</t>
+  </si>
+  <si>
+    <t>P01AX06</t>
+  </si>
+  <si>
+    <t>Wellvone oral susp 150 mg/ml</t>
+  </si>
+  <si>
+    <t>atovakvon</t>
+  </si>
+  <si>
+    <t>199679</t>
+  </si>
+  <si>
+    <t>Restnoterad 24/6 - 18/8 enl LV</t>
+  </si>
+  <si>
+    <t>Atovaquone Glenmark är tillgänglig</t>
+  </si>
+  <si>
+    <t>Sjukhusapoteket har lager kvar. Inväntar svar ang dispensförpackningar</t>
+  </si>
+  <si>
+    <t>Restnoterad 1/6 - 18/8 enl LV</t>
+  </si>
+  <si>
+    <t>Natriumklorid inj-vätska Braun 20x50 ml</t>
+  </si>
+  <si>
+    <t>128280</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 29/5 enl leverantör</t>
+  </si>
+  <si>
+    <t>Flagyl tablett 400 mg 30 st</t>
+  </si>
+  <si>
+    <t>514711</t>
+  </si>
+  <si>
+    <t>Restnoterad till 29/5 enl leverantör</t>
+  </si>
+  <si>
+    <t>Mifegyne tablett 200 mg 3 st</t>
+  </si>
+  <si>
+    <t>526698</t>
+  </si>
+  <si>
+    <t>Aqua B Braun spolvätska flaska 6x1000 ml</t>
+  </si>
+  <si>
+    <t>vatten</t>
+  </si>
+  <si>
+    <t>262816</t>
+  </si>
+  <si>
+    <t>Accofil inj-vätska 48 ME</t>
+  </si>
+  <si>
+    <t>filgrastim</t>
+  </si>
+  <si>
+    <t>569876</t>
+  </si>
+  <si>
+    <t>Upphandlad. Restnoterad till 28/5  enl leverantör</t>
+  </si>
+  <si>
+    <t>Emb-Fatol tablett 400 mg</t>
+  </si>
+  <si>
+    <t>myambutol</t>
+  </si>
+  <si>
+    <t>778767</t>
+  </si>
+  <si>
+    <t>Temozolomid SUN kapsel 140 mg 5 st</t>
+  </si>
+  <si>
+    <t>temozolomid</t>
+  </si>
+  <si>
+    <t>431892</t>
+  </si>
+  <si>
+    <t>Esketamin inj-vätska 25 gm/ml 10x2 ml</t>
+  </si>
+  <si>
+    <t>esketamin</t>
+  </si>
+  <si>
+    <t>446429</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -5819,366 +5861,367 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="17" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="17" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="16" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="15" builtinId="5"/>
     <cellStyle name="Currency" xfId="16" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="17" builtinId="7"/>
     <cellStyle name="Comma" xfId="18" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
     <cellStyle name="Hyperlänk" xfId="20" builtinId="8"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -6518,12334 +6561,12477 @@
   <we:alternateReferences/>
   <we:properties>
     <we:property name="Office.AutoShowTaskpaneWithDocument" value="true"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/atcregister?atcCode=G04BE01&amp;userType=0" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/atcregister?atcCode=A06AC03&amp;userType=0" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/atcregister?atcCode=G04BE01&amp;userType=0" TargetMode="External" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/atcregister?atcCode=G04BE01&amp;userType=0" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K263"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="H153" sqref="H153"/>
+      <selection pane="bottomLeft" activeCell="I68" sqref="I68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14428571428571" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="23.1428571428571" style="78" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="9.14285714285714" style="62"/>
+    <col min="1" max="1" width="23.1428571428571" style="73" customWidth="1"/>
+    <col min="2" max="2" width="20.2857142857143" style="73" customWidth="1"/>
+    <col min="3" max="3" width="30.7142857142857" style="59" customWidth="1"/>
+    <col min="4" max="4" width="20.8571428571429" style="59" customWidth="1"/>
+    <col min="5" max="5" width="18.4285714285714" style="60" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.4285714285714" style="59" customWidth="1"/>
+    <col min="7" max="7" width="24.4285714285714" style="59" customWidth="1"/>
+    <col min="8" max="8" width="23.4285714285714" style="59" customWidth="1"/>
+    <col min="9" max="11" width="20.7142857142857" style="59" customWidth="1"/>
+    <col min="12" max="16384" width="9.14285714285714" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="51" customFormat="1" ht="31.5">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A1" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="58" t="s">
+      <c r="B1" s="55" t="s">
         <v>192</v>
       </c>
-      <c r="C1" s="49" t="s">
+      <c r="C1" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="49" t="s">
+      <c r="D1" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="E1" s="50" t="s">
+      <c r="E1" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="F1" s="49" t="s">
+      <c r="F1" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="G1" s="49" t="s">
+      <c r="G1" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="H1" s="49" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="49" t="s">
+      <c r="H1" s="46" t="s">
+        <v>283</v>
+      </c>
+      <c r="I1" s="46" t="s">
         <v>193</v>
       </c>
-      <c r="J1" s="49" t="s">
+      <c r="J1" s="46" t="s">
+        <v>477</v>
+      </c>
+      <c r="K1" s="46" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A2" s="75">
+        <v>260526</v>
+      </c>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D2" s="74" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E2" s="50" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F2" s="74" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G2" s="76"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74" t="s">
+        <v>195</v>
+      </c>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+    </row>
+    <row r="3" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A3" s="75">
+        <v>260226</v>
+      </c>
+      <c r="B3" s="74" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C3" s="74" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D3" s="74" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E3" s="50" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F3" s="74" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G3" s="76" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A4" s="75">
+        <v>260219</v>
+      </c>
+      <c r="B4" s="74" t="s">
+        <v>706</v>
+      </c>
+      <c r="C4" s="74" t="s">
+        <v>658</v>
+      </c>
+      <c r="D4" s="74" t="s">
+        <v>659</v>
+      </c>
+      <c r="E4" s="50" t="s">
+        <v>660</v>
+      </c>
+      <c r="F4" s="74" t="s">
+        <v>973</v>
+      </c>
+      <c r="G4" s="74" t="s">
+        <v>738</v>
+      </c>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A5" s="75">
+        <v>260513</v>
+      </c>
+      <c r="B5" s="74" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D5" s="74" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E5" s="50" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F5" s="74" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>686</v>
+      </c>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A6" s="75">
+        <v>260430</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C6" s="74" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D6" s="74" t="s">
+        <v>404</v>
+      </c>
+      <c r="E6" s="50" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F6" s="74" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G6" s="74" t="s">
+        <v>332</v>
+      </c>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A7" s="75">
+        <v>260522</v>
+      </c>
+      <c r="B7" s="74" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C7" s="74" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D7" s="74" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E7" s="50" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F7" s="74" t="s">
+        <v>1656</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>332</v>
+      </c>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="69" customFormat="1" ht="110.25">
+      <c r="A8" s="82">
+        <v>260508</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>399</v>
+      </c>
+      <c r="C8" s="82" t="s">
+        <v>629</v>
+      </c>
+      <c r="D8" s="83" t="s">
+        <v>400</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>522</v>
+      </c>
+      <c r="F8" s="53" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G8" s="84" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="69" customFormat="1" ht="94.5">
+      <c r="A9" s="82">
+        <v>260522</v>
+      </c>
+      <c r="B9" s="78" t="s">
+        <v>399</v>
+      </c>
+      <c r="C9" s="82" t="s">
+        <v>630</v>
+      </c>
+      <c r="D9" s="83" t="s">
+        <v>400</v>
+      </c>
+      <c r="E9" s="57">
+        <v>590717</v>
+      </c>
+      <c r="F9" s="53" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G9" s="84" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H9" s="84"/>
+      <c r="I9" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A10" s="82">
+        <v>260525</v>
+      </c>
+      <c r="B10" s="78" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C10" s="82" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D10" s="83" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E10" s="57" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F10" s="53" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="53" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="69" customFormat="1" ht="78.75">
+      <c r="A11" s="82">
+        <v>260522</v>
+      </c>
+      <c r="B11" s="78" t="s">
+        <v>872</v>
+      </c>
+      <c r="C11" s="82" t="s">
+        <v>873</v>
+      </c>
+      <c r="D11" s="83" t="s">
+        <v>874</v>
+      </c>
+      <c r="E11" s="57"/>
+      <c r="F11" s="53" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G11" s="84" t="s">
+        <v>876</v>
+      </c>
+      <c r="H11" s="84"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A12" s="82">
+        <v>260522</v>
+      </c>
+      <c r="B12" s="78" t="s">
+        <v>872</v>
+      </c>
+      <c r="C12" s="82" t="s">
+        <v>875</v>
+      </c>
+      <c r="D12" s="83" t="s">
+        <v>874</v>
+      </c>
+      <c r="E12" s="57"/>
+      <c r="F12" s="53" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+      <c r="I12" s="53"/>
+      <c r="J12" s="53"/>
+      <c r="K12" s="53" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A13" s="82">
+        <v>260319</v>
+      </c>
+      <c r="B13" s="78" t="s">
+        <v>872</v>
+      </c>
+      <c r="C13" s="82" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D13" s="83" t="s">
+        <v>874</v>
+      </c>
+      <c r="E13" s="57" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F13" s="53" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G13" s="84"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="53"/>
+      <c r="K13" s="53" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="69" customFormat="1" ht="15.75">
+      <c r="A14" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C14" s="49" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D14" s="49" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E14" s="50" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="69" customFormat="1" ht="63">
+      <c r="A15" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B15" s="77" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C15" s="49" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E15" s="50" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J15" s="49"/>
+      <c r="K15" s="74" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A16" s="82">
+        <v>260122</v>
+      </c>
+      <c r="B16" s="78" t="s">
+        <v>415</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>416</v>
+      </c>
+      <c r="D16" s="53" t="s">
+        <v>417</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>418</v>
+      </c>
+      <c r="F16" s="53" t="s">
+        <v>878</v>
+      </c>
+      <c r="G16" s="53" t="s">
+        <v>419</v>
+      </c>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A17" s="82">
+        <v>260526</v>
+      </c>
+      <c r="B17" s="78"/>
+      <c r="C17" s="53" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D17" s="53" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E17" s="57" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F17" s="53" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>332</v>
+      </c>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+    </row>
+    <row r="18" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A18" s="82">
+        <v>260430</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D18" s="53" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E18" s="57" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F18" s="53" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A19" s="82">
+        <v>260525</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F19" s="53" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G19" s="53" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A20" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>616</v>
+      </c>
+      <c r="C20" s="49" t="s">
+        <v>619</v>
+      </c>
+      <c r="D20" s="49"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="49" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G20" s="51"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="49"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="49" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="69" customFormat="1" ht="94.5">
+      <c r="A21" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>616</v>
+      </c>
+      <c r="C21" s="49" t="s">
+        <v>774</v>
+      </c>
+      <c r="D21" s="49" t="s">
+        <v>582</v>
+      </c>
+      <c r="E21" s="50" t="s">
+        <v>583</v>
+      </c>
+      <c r="F21" s="49" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G21" s="51" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="69" customFormat="1" ht="78.75">
+      <c r="A22" s="75">
+        <v>260522</v>
+      </c>
+      <c r="B22" s="74" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C22" s="74" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D22" s="74" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E22" s="50" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F22" s="74" t="s">
+        <v>1663</v>
+      </c>
+      <c r="G22" s="74" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="69" customFormat="1" ht="141.75">
+      <c r="A23" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B23" s="79" t="s">
+        <v>707</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>708</v>
+      </c>
+      <c r="D23" s="49" t="s">
+        <v>709</v>
+      </c>
+      <c r="E23" s="50" t="s">
+        <v>710</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>764</v>
+      </c>
+      <c r="G23" s="51" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A24" s="75">
+        <v>260519</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="74" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D24" s="74" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E24" s="50" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F24" s="74" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G24" s="76" t="s">
+        <v>686</v>
+      </c>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+    </row>
+    <row r="25" spans="1:11" s="69" customFormat="1" ht="63">
+      <c r="A25" s="52">
+        <v>260122</v>
+      </c>
+      <c r="B25" s="77" t="s">
+        <v>518</v>
+      </c>
+      <c r="C25" s="49" t="s">
+        <v>539</v>
+      </c>
+      <c r="D25" s="49" t="s">
+        <v>513</v>
+      </c>
+      <c r="E25" s="50" t="s">
+        <v>879</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>880</v>
+      </c>
+      <c r="G25" s="51" t="s">
+        <v>641</v>
+      </c>
+      <c r="H25" s="51"/>
+      <c r="I25" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J25" s="49"/>
+      <c r="K25" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A26" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B26" s="77" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C26" s="49" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D26" s="49" t="s">
+        <v>975</v>
+      </c>
+      <c r="E26" s="50" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F26" s="49" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A27" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B27" s="77" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C27" s="49" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D27" s="49" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E27" s="50" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>1575</v>
+      </c>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="69" customFormat="1" ht="63">
+      <c r="A28" s="52">
+        <v>260326</v>
+      </c>
+      <c r="B28" s="77" t="s">
+        <v>976</v>
+      </c>
+      <c r="C28" s="49" t="s">
+        <v>977</v>
+      </c>
+      <c r="D28" s="49" t="s">
+        <v>978</v>
+      </c>
+      <c r="E28" s="50" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G28" s="51" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H28" s="51"/>
+      <c r="I28" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A29" s="52">
+        <v>250703</v>
+      </c>
+      <c r="B29" s="77" t="s">
+        <v>200</v>
+      </c>
+      <c r="C29" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="49" t="s">
+        <v>540</v>
+      </c>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="69" customFormat="1" ht="63">
+      <c r="A30" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B30" s="77" t="s">
+        <v>585</v>
+      </c>
+      <c r="C30" s="49" t="s">
+        <v>979</v>
+      </c>
+      <c r="D30" s="49" t="s">
+        <v>586</v>
+      </c>
+      <c r="E30" s="50" t="s">
+        <v>587</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G30" s="51"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A31" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B31" s="77" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C31" s="49" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E31" s="50" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G31" s="51" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A32" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B32" s="77" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C32" s="49" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D32" s="49" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E32" s="50" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G32" s="51" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A33" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B33" s="77" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C33" s="49" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D33" s="49" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E33" s="50" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G33" s="51" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
+      <c r="K33" s="49" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A34" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B34" s="77" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C34" s="49" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D34" s="49" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E34" s="50" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G34" s="51" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="49" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A35" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B35" s="77" t="s">
+        <v>814</v>
+      </c>
+      <c r="C35" s="49" t="s">
+        <v>815</v>
+      </c>
+      <c r="D35" s="49" t="s">
+        <v>816</v>
+      </c>
+      <c r="E35" s="50" t="s">
+        <v>817</v>
+      </c>
+      <c r="F35" s="49" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G35" s="51" t="s">
+        <v>686</v>
+      </c>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A36" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B36" s="77" t="s">
+        <v>280</v>
+      </c>
+      <c r="C36" s="49" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D36" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="E36" s="50" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G36" s="51"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="49" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="69" customFormat="1" ht="63">
+      <c r="A37" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B37" s="77" t="s">
+        <v>778</v>
+      </c>
+      <c r="C37" s="49" t="s">
+        <v>720</v>
+      </c>
+      <c r="D37" s="49" t="s">
+        <v>721</v>
+      </c>
+      <c r="E37" s="50" t="s">
+        <v>722</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G37" s="51" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>828</v>
+      </c>
+      <c r="I37" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J37" s="49"/>
+      <c r="K37" s="49" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A38" s="82">
+        <v>260409</v>
+      </c>
+      <c r="B38" s="78" t="s">
+        <v>200</v>
+      </c>
+      <c r="C38" s="53" t="s">
+        <v>516</v>
+      </c>
+      <c r="D38" s="53" t="s">
+        <v>164</v>
+      </c>
+      <c r="E38" s="57" t="s">
+        <v>517</v>
+      </c>
+      <c r="F38" s="53" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G38" s="53"/>
+      <c r="H38" s="53"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="53" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A39" s="82">
+        <v>260409</v>
+      </c>
+      <c r="B39" s="78" t="s">
+        <v>200</v>
+      </c>
+      <c r="C39" s="53" t="s">
+        <v>371</v>
+      </c>
+      <c r="D39" s="53" t="s">
+        <v>164</v>
+      </c>
+      <c r="E39" s="57" t="s">
+        <v>269</v>
+      </c>
+      <c r="F39" s="53" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G39" s="53"/>
+      <c r="H39" s="53"/>
+      <c r="I39" s="53"/>
+      <c r="J39" s="53"/>
+      <c r="K39" s="53" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A40" s="52">
+        <v>260217</v>
+      </c>
+      <c r="B40" s="77" t="s">
+        <v>919</v>
+      </c>
+      <c r="C40" s="49" t="s">
+        <v>961</v>
+      </c>
+      <c r="D40" s="49" t="s">
+        <v>920</v>
+      </c>
+      <c r="E40" s="50"/>
+      <c r="F40" s="49" t="s">
+        <v>962</v>
+      </c>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A41" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B41" s="79" t="s">
+        <v>902</v>
+      </c>
+      <c r="C41" s="49" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D41" s="49" t="s">
+        <v>903</v>
+      </c>
+      <c r="E41" s="50" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>1664</v>
+      </c>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J41" s="49"/>
+      <c r="K41" s="49" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A42" s="82">
+        <v>260219</v>
+      </c>
+      <c r="B42" s="85" t="s">
+        <v>631</v>
+      </c>
+      <c r="C42" s="53" t="s">
+        <v>621</v>
+      </c>
+      <c r="D42" s="53" t="s">
+        <v>622</v>
+      </c>
+      <c r="E42" s="57"/>
+      <c r="F42" s="53" t="s">
+        <v>980</v>
+      </c>
+      <c r="G42" s="84" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H42" s="84"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="53"/>
+      <c r="K42" s="53" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" s="69" customFormat="1" ht="63">
+      <c r="A43" s="75">
+        <v>260525</v>
+      </c>
+      <c r="B43" s="74" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C43" s="74" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D43" s="74" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E43" s="50" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>1719</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A44" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B44" s="52" t="s">
+        <v>549</v>
+      </c>
+      <c r="C44" s="49" t="s">
+        <v>623</v>
+      </c>
+      <c r="D44" s="49" t="s">
+        <v>550</v>
+      </c>
+      <c r="E44" s="50" t="s">
+        <v>551</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>1551</v>
+      </c>
+      <c r="G44" s="51" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H44" s="49"/>
+      <c r="I44" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J44" s="49"/>
+      <c r="K44" s="49" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" s="69" customFormat="1" ht="31.5">
+      <c r="A45" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B45" s="52" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C45" s="49" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D45" s="49" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E45" s="50" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G45" s="51"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J45" s="49"/>
+      <c r="K45" s="49" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" s="69" customFormat="1" ht="94.5">
+      <c r="A46" s="52">
+        <v>260520</v>
+      </c>
+      <c r="B46" s="77" t="s">
+        <v>278</v>
+      </c>
+      <c r="C46" s="49" t="s">
+        <v>324</v>
+      </c>
+      <c r="D46" s="49" t="s">
+        <v>279</v>
+      </c>
+      <c r="E46" s="50"/>
+      <c r="F46" s="49" t="s">
+        <v>790</v>
+      </c>
+      <c r="G46" s="51" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H46" s="51"/>
+      <c r="I46" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J46" s="49"/>
+      <c r="K46" s="49" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A47" s="82">
+        <v>260513</v>
+      </c>
+      <c r="B47" s="78" t="s">
+        <v>844</v>
+      </c>
+      <c r="C47" s="53" t="s">
+        <v>839</v>
+      </c>
+      <c r="D47" s="53"/>
+      <c r="E47" s="57" t="s">
+        <v>840</v>
+      </c>
+      <c r="F47" s="53" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G47" s="84" t="s">
+        <v>843</v>
+      </c>
+      <c r="H47" s="84"/>
+      <c r="I47" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="J47" s="53"/>
+      <c r="K47" s="53" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" s="69" customFormat="1" ht="47.25">
+      <c r="A48" s="82">
+        <v>260525</v>
+      </c>
+      <c r="B48" s="78" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C48" s="53" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D48" s="53" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E48" s="57" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F48" s="53" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G48" s="84"/>
+      <c r="H48" s="84"/>
+      <c r="I48" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="J48" s="53"/>
+      <c r="K48" s="53" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A49" s="82">
+        <v>260508</v>
+      </c>
+      <c r="B49" s="78" t="s">
+        <v>906</v>
+      </c>
+      <c r="C49" s="53" t="s">
+        <v>907</v>
+      </c>
+      <c r="D49" s="53" t="s">
+        <v>908</v>
+      </c>
+      <c r="E49" s="57" t="s">
+        <v>909</v>
+      </c>
+      <c r="F49" s="53" t="s">
+        <v>987</v>
+      </c>
+      <c r="G49" s="53"/>
+      <c r="H49" s="84"/>
+      <c r="I49" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="J49" s="53"/>
+      <c r="K49" s="53" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A50" s="82">
+        <v>260416</v>
+      </c>
+      <c r="B50" s="78" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C50" s="53" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D50" s="53" t="s">
+        <v>673</v>
+      </c>
+      <c r="E50" s="57" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F50" s="53" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G50" s="53"/>
+      <c r="H50" s="84"/>
+      <c r="I50" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="J50" s="53"/>
+      <c r="K50" s="53" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A51" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B51" s="77" t="s">
+        <v>672</v>
+      </c>
+      <c r="C51" s="49" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D51" s="49" t="s">
+        <v>673</v>
+      </c>
+      <c r="E51" s="50" t="s">
+        <v>674</v>
+      </c>
+      <c r="F51" s="49" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G51" s="51" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H51" s="51"/>
+      <c r="I51" s="49"/>
+      <c r="J51" s="49"/>
+      <c r="K51" s="49" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A52" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B52" s="77" t="s">
+        <v>609</v>
+      </c>
+      <c r="C52" s="49" t="s">
+        <v>611</v>
+      </c>
+      <c r="D52" s="56" t="s">
+        <v>610</v>
+      </c>
+      <c r="E52" s="50" t="s">
+        <v>612</v>
+      </c>
+      <c r="F52" s="49" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J52" s="49"/>
+      <c r="K52" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A53" s="52">
+        <v>260120</v>
+      </c>
+      <c r="B53" s="77"/>
+      <c r="C53" s="49" t="s">
+        <v>867</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>868</v>
+      </c>
+      <c r="E53" s="50" t="s">
+        <v>869</v>
+      </c>
+      <c r="F53" s="49" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G53" s="49"/>
+      <c r="H53" s="49"/>
+      <c r="I53" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J53" s="49"/>
+      <c r="K53" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A54" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B54" s="77" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" s="49" t="s">
+        <v>742</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>179</v>
+      </c>
+      <c r="E54" s="50" t="s">
+        <v>743</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J54" s="49"/>
+      <c r="K54" s="49" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A55" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B55" s="78" t="s">
+        <v>924</v>
+      </c>
+      <c r="C55" s="49" t="s">
+        <v>925</v>
+      </c>
+      <c r="D55" s="49" t="s">
+        <v>926</v>
+      </c>
+      <c r="E55" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="F55" s="49" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G55" s="51" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H55" s="51"/>
+      <c r="I55" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J55" s="49"/>
+      <c r="K55" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A56" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B56" s="78" t="s">
+        <v>536</v>
+      </c>
+      <c r="C56" s="49" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D56" s="49" t="s">
+        <v>948</v>
+      </c>
+      <c r="E56" s="57" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F56" s="49" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G56" s="51"/>
+      <c r="H56" s="51"/>
+      <c r="I56" s="49"/>
+      <c r="J56" s="49"/>
+      <c r="K56" s="49" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A57" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B57" s="78" t="s">
+        <v>390</v>
+      </c>
+      <c r="C57" s="49" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D57" s="49" t="s">
+        <v>391</v>
+      </c>
+      <c r="E57" s="57" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G57" s="51" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H57" s="51"/>
+      <c r="I57" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J57" s="49"/>
+      <c r="K57" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A58" s="75">
+        <v>260522</v>
+      </c>
+      <c r="B58" s="74" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C58" s="74" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D58" s="74" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E58" s="50" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>1700</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>332</v>
+      </c>
+      <c r="H58" s="74"/>
+      <c r="I58" s="74" t="s">
+        <v>195</v>
+      </c>
+      <c r="J58" s="74"/>
+      <c r="K58" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A59" s="75">
+        <v>260525</v>
+      </c>
+      <c r="B59" s="74"/>
+      <c r="C59" s="74" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D59" s="74" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E59" s="50" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>322</v>
+      </c>
+      <c r="G59" s="74"/>
+      <c r="H59" s="74"/>
+      <c r="I59" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J59" s="74"/>
+      <c r="K59" s="74"/>
+    </row>
+    <row r="60" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A60" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B60" s="77"/>
+      <c r="C60" s="49" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D60" s="49" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E60" s="50" t="s">
+        <v>1822</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G60" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="H60" s="49"/>
+      <c r="I60" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J60" s="49"/>
+      <c r="K60" s="49"/>
+    </row>
+    <row r="61" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A61" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B61" s="77" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C61" s="49" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D61" s="49" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E61" s="50" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F61" s="49" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G61" s="51"/>
+      <c r="H61" s="51"/>
+      <c r="I61" s="49"/>
+      <c r="J61" s="49"/>
+      <c r="K61" s="49" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A62" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B62" s="77" t="s">
+        <v>724</v>
+      </c>
+      <c r="C62" s="49" t="s">
+        <v>725</v>
+      </c>
+      <c r="D62" s="49" t="s">
+        <v>726</v>
+      </c>
+      <c r="E62" s="50" t="s">
+        <v>727</v>
+      </c>
+      <c r="F62" s="49" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G62" s="49" t="s">
+        <v>981</v>
+      </c>
+      <c r="H62" s="49"/>
+      <c r="I62" s="49"/>
+      <c r="J62" s="49"/>
+      <c r="K62" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A63" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B63" s="77" t="s">
+        <v>724</v>
+      </c>
+      <c r="C63" s="49" t="s">
+        <v>982</v>
+      </c>
+      <c r="D63" s="49" t="s">
+        <v>726</v>
+      </c>
+      <c r="E63" s="50" t="s">
+        <v>983</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G63" s="49" t="s">
+        <v>981</v>
+      </c>
+      <c r="H63" s="49"/>
+      <c r="I63" s="49"/>
+      <c r="J63" s="49"/>
+      <c r="K63" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A64" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B64" s="77" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C64" s="49" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D64" s="49" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E64" s="50" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F64" s="49" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G64" s="49"/>
+      <c r="H64" s="49"/>
+      <c r="I64" s="49"/>
+      <c r="J64" s="49"/>
+      <c r="K64" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A65" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B65" s="77" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C65" s="49" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D65" s="49" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E65" s="50"/>
+      <c r="F65" s="49" t="s">
+        <v>1310</v>
+      </c>
+      <c r="G65" s="49"/>
+      <c r="H65" s="49"/>
+      <c r="I65" s="49"/>
+      <c r="J65" s="49"/>
+      <c r="K65" s="49" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A66" s="52">
+        <v>260417</v>
+      </c>
+      <c r="B66" s="77"/>
+      <c r="C66" s="49" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D66" s="49" t="s">
+        <v>434</v>
+      </c>
+      <c r="E66" s="50" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F66" s="49" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G66" s="49" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H66" s="49"/>
+      <c r="I66" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J66" s="49"/>
+      <c r="K66" s="49" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" s="48" customFormat="1" ht="94.5">
+      <c r="A67" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B67" s="77" t="s">
+        <v>596</v>
+      </c>
+      <c r="C67" s="49" t="s">
+        <v>597</v>
+      </c>
+      <c r="D67" s="49" t="s">
+        <v>598</v>
+      </c>
+      <c r="E67" s="50"/>
+      <c r="F67" s="49" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G67" s="49" t="s">
+        <v>845</v>
+      </c>
+      <c r="H67" s="49"/>
+      <c r="I67" s="49"/>
+      <c r="J67" s="49"/>
+      <c r="K67" s="49" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A68" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B68" s="77"/>
+      <c r="C68" s="49" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D68" s="49" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E68" s="50" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F68" s="49" t="s">
+        <v>669</v>
+      </c>
+      <c r="G68" s="49"/>
+      <c r="H68" s="49"/>
+      <c r="I68" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J68" s="49"/>
+      <c r="K68" s="49"/>
+    </row>
+    <row r="69" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A69" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B69" s="77" t="s">
+        <v>218</v>
+      </c>
+      <c r="C69" s="49" t="s">
+        <v>422</v>
+      </c>
+      <c r="D69" s="49" t="s">
+        <v>219</v>
+      </c>
+      <c r="E69" s="80" t="s">
+        <v>423</v>
+      </c>
+      <c r="F69" s="49" t="s">
+        <v>1578</v>
+      </c>
+      <c r="G69" s="49"/>
+      <c r="H69" s="49"/>
+      <c r="I69" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J69" s="49"/>
+      <c r="K69" s="49" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A70" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B70" s="77" t="s">
+        <v>201</v>
+      </c>
+      <c r="C70" s="49" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D70" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E70" s="80" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F70" s="49" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G70" s="51"/>
+      <c r="H70" s="49"/>
+      <c r="I70" s="49"/>
+      <c r="J70" s="49"/>
+      <c r="K70" s="49" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A71" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B71" s="77" t="s">
+        <v>201</v>
+      </c>
+      <c r="C71" s="49" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D71" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E71" s="80" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F71" s="49" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G71" s="49"/>
+      <c r="H71" s="49"/>
+      <c r="I71" s="49"/>
+      <c r="J71" s="49"/>
+      <c r="K71" s="49" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A72" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B72" s="77" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="49" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D72" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E72" s="80" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F72" s="49" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G72" s="51"/>
+      <c r="H72" s="49"/>
+      <c r="I72" s="49"/>
+      <c r="J72" s="49"/>
+      <c r="K72" s="49" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A73" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B73" s="77" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" s="49" t="s">
+        <v>928</v>
+      </c>
+      <c r="D73" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E73" s="80" t="s">
+        <v>929</v>
+      </c>
+      <c r="F73" s="49" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G73" s="51"/>
+      <c r="H73" s="49"/>
+      <c r="I73" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J73" s="49"/>
+      <c r="K73" s="49" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A74" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B74" s="77" t="s">
+        <v>201</v>
+      </c>
+      <c r="C74" s="49" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D74" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E74" s="80" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F74" s="49" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G74" s="51"/>
+      <c r="H74" s="49"/>
+      <c r="I74" s="49"/>
+      <c r="J74" s="49"/>
+      <c r="K74" s="49" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A75" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B75" s="77" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C75" s="49" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D75" s="49" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E75" s="80" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G75" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="H75" s="49"/>
+      <c r="I75" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J75" s="49"/>
+      <c r="K75" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A76" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B76" s="77" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C76" s="49" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D76" s="49"/>
+      <c r="E76" s="80" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>322</v>
+      </c>
+      <c r="G76" s="51" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H76" s="49"/>
+      <c r="I76" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J76" s="49"/>
+      <c r="K76" s="49" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A77" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B77" s="78" t="s">
+        <v>201</v>
+      </c>
+      <c r="C77" s="49" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D77" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E77" s="57" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F77" s="49" t="s">
+        <v>1671</v>
+      </c>
+      <c r="G77" s="51"/>
+      <c r="H77" s="51"/>
+      <c r="I77" s="49"/>
+      <c r="J77" s="49"/>
+      <c r="K77" s="49" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A78" s="52">
+        <v>260122</v>
+      </c>
+      <c r="B78" s="78" t="s">
+        <v>881</v>
+      </c>
+      <c r="C78" s="49" t="s">
+        <v>882</v>
+      </c>
+      <c r="D78" s="49" t="s">
+        <v>670</v>
+      </c>
+      <c r="E78" s="50" t="s">
+        <v>883</v>
+      </c>
+      <c r="F78" s="49" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G78" s="51"/>
+      <c r="H78" s="49"/>
+      <c r="I78" s="49"/>
+      <c r="J78" s="49"/>
+      <c r="K78" s="49" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" s="48" customFormat="1" ht="15.75">
+      <c r="A79" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B79" s="78"/>
+      <c r="C79" s="49" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D79" s="49" t="s">
+        <v>670</v>
+      </c>
+      <c r="E79" s="57" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F79" s="49" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G79" s="51"/>
+      <c r="H79" s="51"/>
+      <c r="I79" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J79" s="49"/>
+      <c r="K79" s="49"/>
+    </row>
+    <row r="80" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A80" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B80" s="78" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C80" s="49" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D80" s="49" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E80" s="50" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F80" s="49" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G80" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="H80" s="49"/>
+      <c r="I80" s="49"/>
+      <c r="J80" s="49"/>
+      <c r="K80" s="49" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A81" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B81" s="77" t="s">
+        <v>744</v>
+      </c>
+      <c r="C81" s="49" t="s">
+        <v>745</v>
+      </c>
+      <c r="D81" s="49" t="s">
+        <v>746</v>
+      </c>
+      <c r="E81" s="50"/>
+      <c r="F81" s="49" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G81" s="51" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H81" s="51"/>
+      <c r="I81" s="49"/>
+      <c r="J81" s="49"/>
+      <c r="K81" s="49" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A82" s="52">
+        <v>250704</v>
+      </c>
+      <c r="B82" s="77" t="s">
+        <v>213</v>
+      </c>
+      <c r="C82" s="49" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E82" s="50" t="s">
+        <v>341</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G82" s="51" t="s">
+        <v>558</v>
+      </c>
+      <c r="H82" s="51"/>
+      <c r="I82" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J82" s="49"/>
+      <c r="K82" s="49" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A83" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B83" s="77" t="s">
+        <v>213</v>
+      </c>
+      <c r="C83" s="49" t="s">
+        <v>514</v>
+      </c>
+      <c r="D83" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E83" s="50" t="s">
+        <v>894</v>
+      </c>
+      <c r="F83" s="49" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G83" s="51" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H83" s="51"/>
+      <c r="I83" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J83" s="49"/>
+      <c r="K83" s="49" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A84" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B84" s="77" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C84" s="49" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D84" s="49" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E84" s="50" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F84" s="49" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G84" s="51"/>
+      <c r="H84" s="51"/>
+      <c r="I84" s="49"/>
+      <c r="J84" s="49"/>
+      <c r="K84" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A85" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B85" s="77" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C85" s="49" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D85" s="49" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E85" s="50" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F85" s="49" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G85" s="51"/>
+      <c r="H85" s="51"/>
+      <c r="I85" s="49"/>
+      <c r="J85" s="49"/>
+      <c r="K85" s="49" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A86" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B86" s="77" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C86" s="49" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D86" s="49" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E86" s="50" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F86" s="49" t="s">
+        <v>1413</v>
+      </c>
+      <c r="G86" s="51"/>
+      <c r="H86" s="51"/>
+      <c r="I86" s="49"/>
+      <c r="J86" s="49"/>
+      <c r="K86" s="49" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A87" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B87" s="77" t="s">
+        <v>507</v>
+      </c>
+      <c r="C87" s="49" t="s">
+        <v>557</v>
+      </c>
+      <c r="D87" s="49" t="s">
         <v>508</v>
       </c>
-      <c r="K1" s="49" t="s">
-[...55 lines deleted...]
-      <c r="I3" s="79" t="s">
+      <c r="E87" s="50"/>
+      <c r="F87" s="49" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G87" s="51" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H87" s="51"/>
+      <c r="I87" s="49"/>
+      <c r="J87" s="49"/>
+      <c r="K87" s="49" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A88" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B88" s="77" t="s">
+        <v>507</v>
+      </c>
+      <c r="C88" s="49" t="s">
+        <v>675</v>
+      </c>
+      <c r="D88" s="49" t="s">
+        <v>508</v>
+      </c>
+      <c r="E88" s="50"/>
+      <c r="F88" s="49" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G88" s="51" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H88" s="51"/>
+      <c r="I88" s="49"/>
+      <c r="J88" s="49"/>
+      <c r="K88" s="49" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A89" s="52">
+        <v>260327</v>
+      </c>
+      <c r="B89" s="77" t="s">
+        <v>507</v>
+      </c>
+      <c r="C89" s="49" t="s">
+        <v>614</v>
+      </c>
+      <c r="D89" s="49" t="s">
+        <v>508</v>
+      </c>
+      <c r="E89" s="50"/>
+      <c r="F89" s="49" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G89" s="51" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H89" s="51"/>
+      <c r="I89" s="49" t="s">
         <v>194</v>
       </c>
-      <c r="J3" s="79"/>
-      <c r="K3" s="79" t="s">
+      <c r="J89" s="49"/>
+      <c r="K89" s="49" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A90" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B90" s="77" t="s">
+        <v>642</v>
+      </c>
+      <c r="C90" s="49" t="s">
+        <v>711</v>
+      </c>
+      <c r="D90" s="49" t="s">
+        <v>513</v>
+      </c>
+      <c r="E90" s="50" t="s">
+        <v>712</v>
+      </c>
+      <c r="F90" s="49" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G90" s="51" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H90" s="51"/>
+      <c r="I90" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J90" s="49"/>
+      <c r="K90" s="49" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A91" s="52">
+        <v>260319</v>
+      </c>
+      <c r="B91" s="77" t="s">
+        <v>642</v>
+      </c>
+      <c r="C91" s="49" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D91" s="49" t="s">
+        <v>513</v>
+      </c>
+      <c r="E91" s="50" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G91" s="51" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H91" s="51"/>
+      <c r="I91" s="49"/>
+      <c r="J91" s="49"/>
+      <c r="K91" s="49" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A92" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B92" s="77" t="s">
+        <v>984</v>
+      </c>
+      <c r="C92" s="49" t="s">
+        <v>969</v>
+      </c>
+      <c r="D92" s="49"/>
+      <c r="E92" s="50" t="s">
+        <v>970</v>
+      </c>
+      <c r="F92" s="49" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G92" s="51" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H92" s="51" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I92" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J92" s="49"/>
+      <c r="K92" s="49" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A93" s="52">
+        <v>251009</v>
+      </c>
+      <c r="B93" s="77" t="s">
+        <v>445</v>
+      </c>
+      <c r="C93" s="49" t="s">
+        <v>528</v>
+      </c>
+      <c r="D93" s="49" t="s">
+        <v>446</v>
+      </c>
+      <c r="E93" s="50" t="s">
+        <v>447</v>
+      </c>
+      <c r="F93" s="49" t="s">
+        <v>649</v>
+      </c>
+      <c r="G93" s="51" t="s">
+        <v>595</v>
+      </c>
+      <c r="H93" s="51"/>
+      <c r="I93" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J93" s="49"/>
+      <c r="K93" s="49" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A94" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B94" s="77" t="s">
+        <v>930</v>
+      </c>
+      <c r="C94" s="49" t="s">
+        <v>949</v>
+      </c>
+      <c r="D94" s="49" t="s">
+        <v>931</v>
+      </c>
+      <c r="E94" s="50" t="s">
+        <v>932</v>
+      </c>
+      <c r="F94" s="49" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G94" s="51" t="s">
+        <v>951</v>
+      </c>
+      <c r="H94" s="51"/>
+      <c r="I94" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J94" s="49"/>
+      <c r="K94" s="49" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="74" customFormat="1" ht="47.25">
-[...15 lines deleted...]
-      <c r="F4" s="79" t="s">
+    <row r="95" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A95" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B95" s="77" t="s">
+        <v>933</v>
+      </c>
+      <c r="C95" s="49" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D95" s="49" t="s">
+        <v>950</v>
+      </c>
+      <c r="E95" s="50" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F95" s="49" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G95" s="49" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H95" s="51"/>
+      <c r="I95" s="49"/>
+      <c r="J95" s="49"/>
+      <c r="K95" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A96" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B96" s="77" t="s">
+        <v>933</v>
+      </c>
+      <c r="C96" s="49" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>950</v>
+      </c>
+      <c r="E96" s="50" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F96" s="49" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G96" s="49"/>
+      <c r="H96" s="51"/>
+      <c r="I96" s="49"/>
+      <c r="J96" s="49"/>
+      <c r="K96" s="49" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A97" s="75">
+        <v>260519</v>
+      </c>
+      <c r="B97" s="74"/>
+      <c r="C97" s="74" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D97" s="74" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E97" s="50" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F97" s="74" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G97" s="51" t="s">
+        <v>686</v>
+      </c>
+      <c r="H97" s="74"/>
+      <c r="I97" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J97" s="74"/>
+      <c r="K97" s="74" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A98" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B98" s="77" t="s">
+        <v>830</v>
+      </c>
+      <c r="C98" s="49" t="s">
+        <v>831</v>
+      </c>
+      <c r="D98" s="49" t="s">
+        <v>832</v>
+      </c>
+      <c r="E98" s="50" t="s">
+        <v>833</v>
+      </c>
+      <c r="F98" s="49" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G98" s="51"/>
+      <c r="H98" s="51"/>
+      <c r="I98" s="49"/>
+      <c r="J98" s="49"/>
+      <c r="K98" s="49" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A99" s="75">
+        <v>260519</v>
+      </c>
+      <c r="B99" s="74" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C99" s="74" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D99" s="74" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E99" s="50" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F99" s="74" t="s">
+        <v>1636</v>
+      </c>
+      <c r="G99" s="76" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H99" s="74"/>
+      <c r="I99" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J99" s="74"/>
+      <c r="K99" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A100" s="52">
+        <v>260519</v>
+      </c>
+      <c r="B100" s="77"/>
+      <c r="C100" s="49" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D100" s="49"/>
+      <c r="E100" s="50" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F100" s="49" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G100" s="51"/>
+      <c r="H100" s="51"/>
+      <c r="I100" s="49"/>
+      <c r="J100" s="49"/>
+      <c r="K100" s="49"/>
+    </row>
+    <row r="101" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A101" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B101" s="77" t="s">
+        <v>818</v>
+      </c>
+      <c r="C101" s="49" t="s">
+        <v>899</v>
+      </c>
+      <c r="D101" s="49" t="s">
+        <v>820</v>
+      </c>
+      <c r="E101" s="50" t="s">
+        <v>900</v>
+      </c>
+      <c r="F101" s="49" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G101" s="51"/>
+      <c r="H101" s="51"/>
+      <c r="I101" s="49"/>
+      <c r="J101" s="49"/>
+      <c r="K101" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A102" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B102" s="77" t="s">
+        <v>818</v>
+      </c>
+      <c r="C102" s="49" t="s">
+        <v>819</v>
+      </c>
+      <c r="D102" s="49" t="s">
+        <v>820</v>
+      </c>
+      <c r="E102" s="50" t="s">
+        <v>821</v>
+      </c>
+      <c r="F102" s="49" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G102" s="51" t="s">
+        <v>686</v>
+      </c>
+      <c r="H102" s="51"/>
+      <c r="I102" s="49"/>
+      <c r="J102" s="49"/>
+      <c r="K102" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A103" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B103" s="77" t="s">
+        <v>783</v>
+      </c>
+      <c r="C103" s="49" t="s">
+        <v>800</v>
+      </c>
+      <c r="D103" s="49" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E103" s="50" t="s">
+        <v>801</v>
+      </c>
+      <c r="F103" s="49" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G103" s="51"/>
+      <c r="H103" s="51"/>
+      <c r="I103" s="49"/>
+      <c r="J103" s="49"/>
+      <c r="K103" s="49" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A104" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B104" s="77" t="s">
+        <v>561</v>
+      </c>
+      <c r="C104" s="49" t="s">
+        <v>562</v>
+      </c>
+      <c r="D104" s="49" t="s">
+        <v>563</v>
+      </c>
+      <c r="E104" s="50" t="s">
+        <v>564</v>
+      </c>
+      <c r="F104" s="49" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G104" s="49"/>
+      <c r="H104" s="51"/>
+      <c r="I104" s="49"/>
+      <c r="J104" s="49"/>
+      <c r="K104" s="49" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A105" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B105" s="77" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C105" s="49" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D105" s="49" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E105" s="50" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F105" s="49" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G105" s="51" t="s">
+        <v>686</v>
+      </c>
+      <c r="H105" s="51"/>
+      <c r="I105" s="49"/>
+      <c r="J105" s="49"/>
+      <c r="K105" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A106" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B106" s="77" t="s">
+        <v>461</v>
+      </c>
+      <c r="C106" s="49" t="s">
+        <v>662</v>
+      </c>
+      <c r="D106" s="49" t="s">
+        <v>463</v>
+      </c>
+      <c r="E106" s="50" t="s">
+        <v>663</v>
+      </c>
+      <c r="F106" s="49" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G106" s="51"/>
+      <c r="H106" s="51"/>
+      <c r="I106" s="49"/>
+      <c r="J106" s="49"/>
+      <c r="K106" s="49" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A107" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B107" s="77" t="s">
+        <v>461</v>
+      </c>
+      <c r="C107" s="49" t="s">
+        <v>462</v>
+      </c>
+      <c r="D107" s="49" t="s">
+        <v>463</v>
+      </c>
+      <c r="E107" s="50" t="s">
+        <v>464</v>
+      </c>
+      <c r="F107" s="49" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G107" s="49"/>
+      <c r="H107" s="49"/>
+      <c r="I107" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J107" s="49"/>
+      <c r="K107" s="49" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A108" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B108" s="77" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C108" s="49" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D108" s="49" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E108" s="50" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F108" s="49" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G108" s="51" t="s">
+        <v>435</v>
+      </c>
+      <c r="H108" s="49"/>
+      <c r="I108" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J108" s="49"/>
+      <c r="K108" s="49" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A109" s="52">
+        <v>260212</v>
+      </c>
+      <c r="B109" s="77" t="s">
+        <v>202</v>
+      </c>
+      <c r="C109" s="49" t="s">
+        <v>169</v>
+      </c>
+      <c r="D109" s="49" t="s">
+        <v>168</v>
+      </c>
+      <c r="E109" s="50" t="s">
+        <v>425</v>
+      </c>
+      <c r="F109" s="49" t="s">
+        <v>952</v>
+      </c>
+      <c r="G109" s="49"/>
+      <c r="H109" s="49"/>
+      <c r="I109" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J109" s="49"/>
+      <c r="K109" s="49" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" s="48" customFormat="1" ht="110.25">
+      <c r="A110" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B110" s="77" t="s">
+        <v>765</v>
+      </c>
+      <c r="C110" s="49" t="s">
+        <v>766</v>
+      </c>
+      <c r="D110" s="49" t="s">
+        <v>767</v>
+      </c>
+      <c r="E110" s="50" t="s">
+        <v>768</v>
+      </c>
+      <c r="F110" s="49" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G110" s="49" t="s">
+        <v>953</v>
+      </c>
+      <c r="H110" s="49"/>
+      <c r="I110" s="49"/>
+      <c r="J110" s="49"/>
+      <c r="K110" s="49" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A111" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B111" s="77" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C111" s="49" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D111" s="49" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E111" s="50"/>
+      <c r="F111" s="49" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G111" s="49"/>
+      <c r="H111" s="49"/>
+      <c r="I111" s="49"/>
+      <c r="J111" s="49"/>
+      <c r="K111" s="49" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A112" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B112" s="77" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C112" s="49" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D112" s="49" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E112" s="50" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F112" s="49" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G112" s="49" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H112" s="49"/>
+      <c r="I112" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J112" s="49"/>
+      <c r="K112" s="49" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A113" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B113" s="77" t="s">
+        <v>465</v>
+      </c>
+      <c r="C113" s="49" t="s">
+        <v>466</v>
+      </c>
+      <c r="D113" s="49" t="s">
+        <v>467</v>
+      </c>
+      <c r="E113" s="50" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F113" s="49" t="s">
+        <v>1677</v>
+      </c>
+      <c r="G113" s="51" t="s">
+        <v>468</v>
+      </c>
+      <c r="H113" s="49"/>
+      <c r="I113" s="49"/>
+      <c r="J113" s="49"/>
+      <c r="K113" s="49" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" s="48" customFormat="1" ht="94.5">
+      <c r="A114" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B114" s="77" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C114" s="49" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D114" s="49" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E114" s="50" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F114" s="49" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G114" s="51" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H114" s="49"/>
+      <c r="I114" s="49"/>
+      <c r="J114" s="49"/>
+      <c r="K114" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A115" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B115" s="77" t="s">
+        <v>857</v>
+      </c>
+      <c r="C115" s="49" t="s">
+        <v>858</v>
+      </c>
+      <c r="D115" s="49" t="s">
+        <v>859</v>
+      </c>
+      <c r="E115" s="50" t="s">
+        <v>921</v>
+      </c>
+      <c r="F115" s="49" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G115" s="51" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H115" s="49" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I115" s="49"/>
+      <c r="J115" s="49"/>
+      <c r="K115" s="49" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A116" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B116" s="77" t="s">
+        <v>922</v>
+      </c>
+      <c r="C116" s="49" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D116" s="49" t="s">
+        <v>923</v>
+      </c>
+      <c r="E116" s="50" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F116" s="49" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G116" s="51" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H116" s="49"/>
+      <c r="I116" s="49"/>
+      <c r="J116" s="49"/>
+      <c r="K116" s="49" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" s="48" customFormat="1" ht="110.25">
+      <c r="A117" s="82">
+        <v>260525</v>
+      </c>
+      <c r="B117" s="78" t="s">
+        <v>922</v>
+      </c>
+      <c r="C117" s="82" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D117" s="53" t="s">
+        <v>923</v>
+      </c>
+      <c r="E117" s="57" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F117" s="53" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G117" s="86" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H117" s="84"/>
+      <c r="I117" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="J117" s="53"/>
+      <c r="K117" s="53" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A118" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B118" s="77" t="s">
+        <v>372</v>
+      </c>
+      <c r="C118" s="49" t="s">
+        <v>784</v>
+      </c>
+      <c r="D118" s="49" t="s">
+        <v>535</v>
+      </c>
+      <c r="E118" s="50" t="s">
+        <v>785</v>
+      </c>
+      <c r="F118" s="49" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G118" s="51" t="s">
+        <v>686</v>
+      </c>
+      <c r="H118" s="49"/>
+      <c r="I118" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J118" s="49"/>
+      <c r="K118" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A119" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B119" s="77" t="s">
+        <v>372</v>
+      </c>
+      <c r="C119" s="49" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D119" s="49" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E119" s="50" t="s">
+        <v>1703</v>
+      </c>
+      <c r="F119" s="49" t="s">
+        <v>1740</v>
+      </c>
+      <c r="G119" s="51" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H119" s="49"/>
+      <c r="I119" s="49"/>
+      <c r="J119" s="49"/>
+      <c r="K119" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A120" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B120" s="77" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C120" s="49" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D120" s="49" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E120" s="50" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F120" s="49" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G120" s="51" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H120" s="49"/>
+      <c r="I120" s="49"/>
+      <c r="J120" s="49"/>
+      <c r="K120" s="49" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A121" s="52">
+        <v>260506</v>
+      </c>
+      <c r="B121" s="77" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C121" s="49" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D121" s="49" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E121" s="50" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F121" s="49" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G121" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H121" s="49"/>
+      <c r="I121" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J121" s="49"/>
+      <c r="K121" s="49" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A122" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B122" s="77" t="s">
+        <v>803</v>
+      </c>
+      <c r="C122" s="49" t="s">
+        <v>860</v>
+      </c>
+      <c r="D122" s="49" t="s">
+        <v>804</v>
+      </c>
+      <c r="E122" s="109" t="s">
+        <v>861</v>
+      </c>
+      <c r="F122" s="49" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G122" s="51" t="s">
+        <v>942</v>
+      </c>
+      <c r="H122" s="51"/>
+      <c r="I122" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J122" s="49"/>
+      <c r="K122" s="49" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A123" s="52">
+        <v>260319</v>
+      </c>
+      <c r="B123" s="77" t="s">
+        <v>803</v>
+      </c>
+      <c r="C123" s="49" t="s">
+        <v>807</v>
+      </c>
+      <c r="D123" s="49" t="s">
+        <v>804</v>
+      </c>
+      <c r="E123" s="50" t="s">
+        <v>805</v>
+      </c>
+      <c r="F123" s="49" t="s">
+        <v>1679</v>
+      </c>
+      <c r="G123" s="51" t="s">
+        <v>806</v>
+      </c>
+      <c r="H123" s="51"/>
+      <c r="I123" s="49"/>
+      <c r="J123" s="49"/>
+      <c r="K123" s="49" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A124" s="52">
+        <v>260319</v>
+      </c>
+      <c r="B124" s="77" t="s">
+        <v>470</v>
+      </c>
+      <c r="C124" s="49" t="s">
+        <v>471</v>
+      </c>
+      <c r="D124" s="49" t="s">
+        <v>472</v>
+      </c>
+      <c r="E124" s="50" t="s">
+        <v>473</v>
+      </c>
+      <c r="F124" s="49" t="s">
+        <v>789</v>
+      </c>
+      <c r="G124" s="51" t="s">
+        <v>543</v>
+      </c>
+      <c r="H124" s="51"/>
+      <c r="I124" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J124" s="49"/>
+      <c r="K124" s="49" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A125" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B125" s="77" t="s">
+        <v>857</v>
+      </c>
+      <c r="C125" s="49" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D125" s="49" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E125" s="50" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F125" s="49" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G125" s="51" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H125" s="51"/>
+      <c r="I125" s="49"/>
+      <c r="J125" s="49"/>
+      <c r="K125" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A126" s="52">
+        <v>250710</v>
+      </c>
+      <c r="B126" s="78" t="s">
+        <v>552</v>
+      </c>
+      <c r="C126" s="52" t="s">
+        <v>553</v>
+      </c>
+      <c r="D126" s="49" t="s">
+        <v>554</v>
+      </c>
+      <c r="E126" s="50" t="s">
+        <v>555</v>
+      </c>
+      <c r="F126" s="49" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G126" s="51"/>
+      <c r="H126" s="51"/>
+      <c r="I126" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J126" s="49"/>
+      <c r="K126" s="53" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" s="48" customFormat="1" ht="94.5">
+      <c r="A127" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B127" s="78" t="s">
+        <v>885</v>
+      </c>
+      <c r="C127" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D127" s="49" t="s">
+        <v>886</v>
+      </c>
+      <c r="E127" s="50" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F127" s="49" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G127" s="51" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H127" s="51"/>
+      <c r="I127" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J127" s="49"/>
+      <c r="K127" s="53" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A128" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B128" s="78" t="s">
+        <v>885</v>
+      </c>
+      <c r="C128" s="52" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D128" s="49" t="s">
+        <v>886</v>
+      </c>
+      <c r="E128" s="50" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F128" s="49" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G128" s="51" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H128" s="51"/>
+      <c r="I128" s="49"/>
+      <c r="J128" s="49"/>
+      <c r="K128" s="53" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A129" s="52">
+        <v>260122</v>
+      </c>
+      <c r="B129" s="78" t="s">
+        <v>887</v>
+      </c>
+      <c r="C129" s="52" t="s">
+        <v>888</v>
+      </c>
+      <c r="D129" s="49" t="s">
+        <v>889</v>
+      </c>
+      <c r="E129" s="50" t="s">
+        <v>890</v>
+      </c>
+      <c r="F129" s="49" t="s">
+        <v>891</v>
+      </c>
+      <c r="G129" s="51" t="s">
+        <v>892</v>
+      </c>
+      <c r="H129" s="51"/>
+      <c r="I129" s="49"/>
+      <c r="J129" s="49"/>
+      <c r="K129" s="53" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A130" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B130" s="78" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C130" s="52" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D130" s="49" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E130" s="50" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F130" s="49" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G130" s="51"/>
+      <c r="H130" s="51"/>
+      <c r="I130" s="49"/>
+      <c r="J130" s="49"/>
+      <c r="K130" s="53" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A131" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B131" s="78"/>
+      <c r="C131" s="52" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D131" s="49"/>
+      <c r="E131" s="50" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F131" s="49" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G131" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="H131" s="51"/>
+      <c r="I131" s="49" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J131" s="49"/>
+      <c r="K131" s="53" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A132" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B132" s="78" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C132" s="52" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D132" s="49"/>
+      <c r="E132" s="50" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F132" s="49" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G132" s="49" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H132" s="51"/>
+      <c r="I132" s="49" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J132" s="49"/>
+      <c r="K132" s="53" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A133" s="52">
+        <v>251031</v>
+      </c>
+      <c r="B133" s="78" t="s">
+        <v>698</v>
+      </c>
+      <c r="C133" s="52" t="s">
+        <v>700</v>
+      </c>
+      <c r="D133" s="49"/>
+      <c r="E133" s="50" t="s">
+        <v>699</v>
+      </c>
+      <c r="F133" s="49" t="s">
+        <v>701</v>
+      </c>
+      <c r="G133" s="49" t="s">
+        <v>702</v>
+      </c>
+      <c r="H133" s="51"/>
+      <c r="I133" s="49"/>
+      <c r="J133" s="49"/>
+      <c r="K133" s="53"/>
+    </row>
+    <row r="134" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A134" s="52">
+        <v>260116</v>
+      </c>
+      <c r="B134" s="78" t="s">
+        <v>650</v>
+      </c>
+      <c r="C134" s="52" t="s">
+        <v>651</v>
+      </c>
+      <c r="D134" s="49" t="s">
+        <v>652</v>
+      </c>
+      <c r="E134" s="50" t="s">
+        <v>653</v>
+      </c>
+      <c r="F134" s="49" t="s">
+        <v>862</v>
+      </c>
+      <c r="G134" s="51"/>
+      <c r="H134" s="51"/>
+      <c r="I134" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J134" s="49"/>
+      <c r="K134" s="53" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A135" s="52">
+        <v>260116</v>
+      </c>
+      <c r="B135" s="78" t="s">
+        <v>650</v>
+      </c>
+      <c r="C135" s="52" t="s">
+        <v>654</v>
+      </c>
+      <c r="D135" s="49" t="s">
+        <v>652</v>
+      </c>
+      <c r="E135" s="50" t="s">
+        <v>655</v>
+      </c>
+      <c r="F135" s="49" t="s">
+        <v>863</v>
+      </c>
+      <c r="G135" s="51"/>
+      <c r="H135" s="51"/>
+      <c r="I135" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J135" s="49"/>
+      <c r="K135" s="53" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A136" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B136" s="78" t="s">
+        <v>898</v>
+      </c>
+      <c r="C136" s="52" t="s">
+        <v>911</v>
+      </c>
+      <c r="D136" s="49" t="s">
+        <v>897</v>
+      </c>
+      <c r="E136" s="50" t="s">
+        <v>912</v>
+      </c>
+      <c r="F136" s="49" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G136" s="49" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H136" s="51"/>
+      <c r="I136" s="49"/>
+      <c r="J136" s="49"/>
+      <c r="K136" s="53" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A137" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B137" s="78" t="s">
+        <v>574</v>
+      </c>
+      <c r="C137" s="49" t="s">
+        <v>575</v>
+      </c>
+      <c r="D137" s="49" t="s">
+        <v>576</v>
+      </c>
+      <c r="E137" s="57" t="s">
+        <v>577</v>
+      </c>
+      <c r="F137" s="49" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G137" s="51" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H137" s="51"/>
+      <c r="I137" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J137" s="49"/>
+      <c r="K137" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A138" s="75">
+        <v>260522</v>
+      </c>
+      <c r="B138" s="74" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C138" s="74" t="s">
+        <v>254</v>
+      </c>
+      <c r="D138" s="74" t="s">
+        <v>670</v>
+      </c>
+      <c r="E138" s="50" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F138" s="74" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G138" s="74" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H138" s="74"/>
+      <c r="I138" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J138" s="74"/>
+      <c r="K138" s="74" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A139" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B139" s="77" t="s">
+        <v>770</v>
+      </c>
+      <c r="C139" s="49" t="s">
+        <v>769</v>
+      </c>
+      <c r="D139" s="49" t="s">
+        <v>771</v>
+      </c>
+      <c r="E139" s="50" t="s">
+        <v>772</v>
+      </c>
+      <c r="F139" s="49" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G139" s="49" t="s">
+        <v>871</v>
+      </c>
+      <c r="H139" s="51"/>
+      <c r="I139" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J139" s="49"/>
+      <c r="K139" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A140" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B140" s="77" t="s">
+        <v>986</v>
+      </c>
+      <c r="C140" s="49" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D140" s="49"/>
+      <c r="E140" s="50" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F140" s="49" t="s">
+        <v>1756</v>
+      </c>
+      <c r="G140" s="51" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H140" s="51"/>
+      <c r="I140" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J140" s="49"/>
+      <c r="K140" s="49" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A141" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B141" s="77"/>
+      <c r="C141" s="49" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D141" s="49"/>
+      <c r="E141" s="50" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F141" s="49" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G141" s="51"/>
+      <c r="H141" s="51"/>
+      <c r="I141" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J141" s="49"/>
+      <c r="K141" s="49"/>
+    </row>
+    <row r="142" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A142" s="52">
+        <v>260220</v>
+      </c>
+      <c r="B142" s="77" t="s">
+        <v>808</v>
+      </c>
+      <c r="C142" s="49" t="s">
+        <v>864</v>
+      </c>
+      <c r="D142" s="49" t="s">
+        <v>810</v>
+      </c>
+      <c r="E142" s="50" t="s">
+        <v>865</v>
+      </c>
+      <c r="F142" s="49" t="s">
+        <v>987</v>
+      </c>
+      <c r="G142" s="49" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H142" s="51"/>
+      <c r="I142" s="49"/>
+      <c r="J142" s="49"/>
+      <c r="K142" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A143" s="52">
+        <v>260327</v>
+      </c>
+      <c r="B143" s="77" t="s">
+        <v>808</v>
+      </c>
+      <c r="C143" s="49" t="s">
+        <v>809</v>
+      </c>
+      <c r="D143" s="49" t="s">
+        <v>810</v>
+      </c>
+      <c r="E143" s="50">
+        <v>452946</v>
+      </c>
+      <c r="F143" s="49" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G143" s="49" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H143" s="51"/>
+      <c r="I143" s="49"/>
+      <c r="J143" s="49"/>
+      <c r="K143" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A144" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B144" s="77" t="s">
+        <v>536</v>
+      </c>
+      <c r="C144" s="49" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D144" s="49" t="s">
+        <v>948</v>
+      </c>
+      <c r="E144" s="50" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F144" s="49" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G144" s="49" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H144" s="51"/>
+      <c r="I144" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J144" s="49"/>
+      <c r="K144" s="49" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A145" s="52">
+        <v>250725</v>
+      </c>
+      <c r="B145" s="77" t="s">
+        <v>498</v>
+      </c>
+      <c r="C145" s="49" t="s">
+        <v>499</v>
+      </c>
+      <c r="D145" s="49" t="s">
+        <v>500</v>
+      </c>
+      <c r="E145" s="50"/>
+      <c r="F145" s="49" t="s">
+        <v>509</v>
+      </c>
+      <c r="G145" s="51"/>
+      <c r="H145" s="51"/>
+      <c r="I145" s="49" t="s">
+        <v>501</v>
+      </c>
+      <c r="J145" s="49"/>
+      <c r="K145" s="49" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A146" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B146" s="77" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C146" s="49" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D146" s="49" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E146" s="50" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F146" s="49" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G146" s="51" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H146" s="51"/>
+      <c r="I146" s="49"/>
+      <c r="J146" s="49"/>
+      <c r="K146" s="49" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A147" s="52">
+        <v>260519</v>
+      </c>
+      <c r="B147" s="78" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C147" s="49" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D147" s="49" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E147" s="50" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F147" s="49" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G147" s="51" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H147" s="46"/>
+      <c r="I147" s="49"/>
+      <c r="J147" s="49"/>
+      <c r="K147" s="49" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A148" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B148" s="78" t="s">
+        <v>773</v>
+      </c>
+      <c r="C148" s="49" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D148" s="49" t="s">
+        <v>404</v>
+      </c>
+      <c r="E148" s="50" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F148" s="49" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G148" s="51" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H148" s="51"/>
+      <c r="I148" s="49" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J148" s="49"/>
+      <c r="K148" s="53" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A149" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B149" s="78" t="s">
+        <v>788</v>
+      </c>
+      <c r="C149" s="49" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D149" s="49" t="s">
+        <v>404</v>
+      </c>
+      <c r="E149" s="50" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F149" s="49" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G149" s="51" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H149" s="51"/>
+      <c r="I149" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J149" s="49"/>
+      <c r="K149" s="53" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A150" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B150" s="78"/>
+      <c r="C150" s="56" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D150" s="49" t="s">
+        <v>404</v>
+      </c>
+      <c r="E150" s="50" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F150" s="49" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G150" s="51"/>
+      <c r="H150" s="46"/>
+      <c r="I150" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J150" s="49"/>
+      <c r="K150" s="49"/>
+    </row>
+    <row r="151" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A151" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B151" s="78" t="s">
+        <v>773</v>
+      </c>
+      <c r="C151" s="56" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D151" s="49" t="s">
+        <v>404</v>
+      </c>
+      <c r="E151" s="50" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F151" s="49" t="s">
+        <v>669</v>
+      </c>
+      <c r="G151" s="51" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H151" s="46"/>
+      <c r="I151" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J151" s="49"/>
+      <c r="K151" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A152" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B152" s="78" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C152" s="49" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D152" s="49" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E152" s="50" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F152" s="49" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G152" s="51" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H152" s="46"/>
+      <c r="I152" s="49"/>
+      <c r="J152" s="49"/>
+      <c r="K152" s="49" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A153" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B153" s="78" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C153" s="49" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D153" s="49" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E153" s="50">
+        <v>543702</v>
+      </c>
+      <c r="F153" s="49" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G153" s="51"/>
+      <c r="H153" s="46"/>
+      <c r="I153" s="49"/>
+      <c r="J153" s="49"/>
+      <c r="K153" s="49" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A154" s="75">
+        <v>260513</v>
+      </c>
+      <c r="B154" s="74" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C154" s="74" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D154" s="74" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E154" s="50" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F154" s="74" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G154" s="76"/>
+      <c r="H154" s="74"/>
+      <c r="I154" s="74"/>
+      <c r="J154" s="74"/>
+      <c r="K154" s="74"/>
+    </row>
+    <row r="155" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A155" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B155" s="78" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C155" s="49" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D155" s="49" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E155" s="50" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F155" s="49" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G155" s="51"/>
+      <c r="H155" s="46"/>
+      <c r="I155" s="49"/>
+      <c r="J155" s="49"/>
+      <c r="K155" s="49" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" s="48" customFormat="1" ht="126">
+      <c r="A156" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B156" s="78" t="s">
+        <v>677</v>
+      </c>
+      <c r="C156" s="49" t="s">
+        <v>728</v>
+      </c>
+      <c r="D156" s="49" t="s">
+        <v>678</v>
+      </c>
+      <c r="E156" s="50" t="s">
+        <v>729</v>
+      </c>
+      <c r="F156" s="49" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G156" s="51" t="s">
+        <v>847</v>
+      </c>
+      <c r="H156" s="51"/>
+      <c r="I156" s="49" t="s">
+        <v>959</v>
+      </c>
+      <c r="J156" s="49"/>
+      <c r="K156" s="49" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A157" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B157" s="78" t="s">
+        <v>421</v>
+      </c>
+      <c r="C157" s="49" t="s">
+        <v>624</v>
+      </c>
+      <c r="D157" s="49" t="s">
+        <v>578</v>
+      </c>
+      <c r="E157" s="50" t="s">
+        <v>579</v>
+      </c>
+      <c r="F157" s="49" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G157" s="51" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H157" s="51"/>
+      <c r="I157" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J157" s="49"/>
+      <c r="K157" s="49" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A158" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B158" s="77" t="s">
+        <v>546</v>
+      </c>
+      <c r="C158" s="49" t="s">
+        <v>964</v>
+      </c>
+      <c r="D158" s="49" t="s">
+        <v>548</v>
+      </c>
+      <c r="E158" s="50" t="s">
+        <v>965</v>
+      </c>
+      <c r="F158" s="49" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G158" s="51" t="s">
+        <v>968</v>
+      </c>
+      <c r="H158" s="49"/>
+      <c r="I158" s="49"/>
+      <c r="J158" s="49"/>
+      <c r="K158" s="49" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A159" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B159" s="77" t="s">
+        <v>679</v>
+      </c>
+      <c r="C159" s="49" t="s">
+        <v>823</v>
+      </c>
+      <c r="D159" s="49"/>
+      <c r="E159" s="50" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F159" s="49" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G159" s="51" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H159" s="49"/>
+      <c r="I159" s="49"/>
+      <c r="J159" s="49"/>
+      <c r="K159" s="49" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A160" s="52">
+        <v>260327</v>
+      </c>
+      <c r="B160" s="78" t="s">
+        <v>566</v>
+      </c>
+      <c r="C160" s="49" t="s">
+        <v>588</v>
+      </c>
+      <c r="D160" s="49" t="s">
+        <v>567</v>
+      </c>
+      <c r="E160" s="50" t="s">
+        <v>589</v>
+      </c>
+      <c r="F160" s="49" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G160" s="49"/>
+      <c r="H160" s="49"/>
+      <c r="I160" s="49"/>
+      <c r="J160" s="49"/>
+      <c r="K160" s="49" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A161" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B161" s="77" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C161" s="49" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D161" s="49" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E161" s="50" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F161" s="49" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G161" s="51" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H161" s="49"/>
+      <c r="I161" s="49"/>
+      <c r="J161" s="49"/>
+      <c r="K161" s="49" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A162" s="66">
+        <v>260525</v>
+      </c>
+      <c r="B162" s="110"/>
+      <c r="C162" s="49" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D162" s="49" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E162" s="101" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F162" s="89" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G162" s="87" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H162" s="89"/>
+      <c r="I162" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J162" s="49"/>
+      <c r="K162" s="49"/>
+    </row>
+    <row r="163" spans="1:11" s="48" customFormat="1" ht="94.5">
+      <c r="A163" s="103">
+        <v>260518</v>
+      </c>
+      <c r="B163" s="90" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C163" s="74" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D163" s="90" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E163" s="101" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F163" s="90" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G163" s="104" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H163" s="90"/>
+      <c r="I163" s="74"/>
+      <c r="J163" s="74"/>
+      <c r="K163" s="74" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A164" s="66">
+        <v>260430</v>
+      </c>
+      <c r="B164" s="88" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C164" s="49" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D164" s="89" t="s">
+        <v>812</v>
+      </c>
+      <c r="E164" s="105">
+        <v>118345</v>
+      </c>
+      <c r="F164" s="89" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G164" s="87" t="s">
+        <v>813</v>
+      </c>
+      <c r="H164" s="89"/>
+      <c r="I164" s="49"/>
+      <c r="J164" s="49"/>
+      <c r="K164" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A165" s="66">
+        <v>260508</v>
+      </c>
+      <c r="B165" s="88" t="s">
+        <v>240</v>
+      </c>
+      <c r="C165" s="49" t="s">
+        <v>496</v>
+      </c>
+      <c r="D165" s="89" t="s">
+        <v>402</v>
+      </c>
+      <c r="E165" s="101" t="s">
+        <v>403</v>
+      </c>
+      <c r="F165" s="106" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G165" s="87"/>
+      <c r="H165" s="89"/>
+      <c r="I165" s="49"/>
+      <c r="J165" s="49"/>
+      <c r="K165" s="49" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A166" s="66">
+        <v>260430</v>
+      </c>
+      <c r="B166" s="88" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C166" s="49" t="s">
+        <v>315</v>
+      </c>
+      <c r="D166" s="89" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E166" s="101" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F166" s="106" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G166" s="90" t="s">
+        <v>332</v>
+      </c>
+      <c r="H166" s="89"/>
+      <c r="I166" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J166" s="49"/>
+      <c r="K166" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A167" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B167" s="78" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C167" s="49" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D167" s="49" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E167" s="50" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F167" s="58" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G167" s="49" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H167" s="49"/>
+      <c r="I167" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J167" s="49"/>
+      <c r="K167" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" s="48" customFormat="1" ht="94.5">
+      <c r="A168" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B168" s="78" t="s">
+        <v>848</v>
+      </c>
+      <c r="C168" s="49" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D168" s="49"/>
+      <c r="E168" s="50" t="s">
+        <v>895</v>
+      </c>
+      <c r="F168" s="49" t="s">
+        <v>1684</v>
+      </c>
+      <c r="G168" s="51" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H168" s="49"/>
+      <c r="I168" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J168" s="49"/>
+      <c r="K168" s="49" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A169" s="75">
+        <v>260518</v>
+      </c>
+      <c r="B169" s="74" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C169" s="74" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D169" s="74" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E169" s="50" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F169" s="74" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G169" s="74" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H169" s="74"/>
+      <c r="I169" s="74"/>
+      <c r="J169" s="74"/>
+      <c r="K169" s="49" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A170" s="75">
+        <v>260526</v>
+      </c>
+      <c r="B170" s="74" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C170" s="74" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D170" s="74" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E170" s="50" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F170" s="74" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G170" s="74" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H170" s="74"/>
+      <c r="I170" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J170" s="74"/>
+      <c r="K170" s="74" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A171" s="52">
+        <v>260319</v>
+      </c>
+      <c r="B171" s="78" t="s">
+        <v>834</v>
+      </c>
+      <c r="C171" s="49" t="s">
+        <v>776</v>
+      </c>
+      <c r="D171" s="49" t="s">
+        <v>386</v>
+      </c>
+      <c r="E171" s="50" t="s">
+        <v>777</v>
+      </c>
+      <c r="F171" s="49" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G171" s="51" t="s">
+        <v>849</v>
+      </c>
+      <c r="H171" s="49"/>
+      <c r="I171" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J171" s="49"/>
+      <c r="K171" s="49" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A172" s="52">
+        <v>260505</v>
+      </c>
+      <c r="B172" s="78" t="s">
+        <v>731</v>
+      </c>
+      <c r="C172" s="49" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D172" s="49" t="s">
+        <v>733</v>
+      </c>
+      <c r="E172" s="50" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F172" s="49" t="s">
+        <v>322</v>
+      </c>
+      <c r="G172" s="51" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H172" s="49"/>
+      <c r="I172" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J172" s="49"/>
+      <c r="K172" s="49" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A173" s="52">
+        <v>251114</v>
+      </c>
+      <c r="B173" s="78" t="s">
+        <v>731</v>
+      </c>
+      <c r="C173" s="49" t="s">
+        <v>732</v>
+      </c>
+      <c r="D173" s="49" t="s">
+        <v>733</v>
+      </c>
+      <c r="E173" s="50" t="s">
+        <v>734</v>
+      </c>
+      <c r="F173" s="49" t="s">
+        <v>901</v>
+      </c>
+      <c r="G173" s="51" t="s">
+        <v>735</v>
+      </c>
+      <c r="H173" s="49"/>
+      <c r="I173" s="49"/>
+      <c r="J173" s="49"/>
+      <c r="K173" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A174" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B174" s="78" t="s">
+        <v>731</v>
+      </c>
+      <c r="C174" s="49" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D174" s="49" t="s">
+        <v>733</v>
+      </c>
+      <c r="E174" s="50" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F174" s="49" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G174" s="51" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H174" s="49"/>
+      <c r="I174" s="49"/>
+      <c r="J174" s="49"/>
+      <c r="K174" s="49" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A175" s="52">
+        <v>260302</v>
+      </c>
+      <c r="B175" s="78" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C175" s="49" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D175" s="49" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E175" s="50"/>
+      <c r="F175" s="49" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G175" s="51" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H175" s="51"/>
+      <c r="I175" s="49"/>
+      <c r="J175" s="49"/>
+      <c r="K175" s="49" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A176" s="75">
+        <v>260324</v>
+      </c>
+      <c r="B176" s="74" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C176" s="74" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D176" s="74" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E176" s="50" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F176" s="74" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G176" s="74" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H176" s="74"/>
+      <c r="I176" s="74" t="s">
+        <v>195</v>
+      </c>
+      <c r="J176" s="74"/>
+      <c r="K176" s="74" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A177" s="75">
+        <v>260519</v>
+      </c>
+      <c r="B177" s="74" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C177" s="74" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D177" s="74" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E177" s="50" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F177" s="74" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G177" s="74" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H177" s="74"/>
+      <c r="I177" s="74"/>
+      <c r="J177" s="74"/>
+      <c r="K177" s="74" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A178" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B178" s="78" t="s">
+        <v>850</v>
+      </c>
+      <c r="C178" s="49" t="s">
+        <v>851</v>
+      </c>
+      <c r="D178" s="49" t="s">
+        <v>852</v>
+      </c>
+      <c r="E178" s="50" t="s">
+        <v>853</v>
+      </c>
+      <c r="F178" s="49" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G178" s="51"/>
+      <c r="H178" s="51"/>
+      <c r="I178" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J178" s="49"/>
+      <c r="K178" s="49" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" s="48" customFormat="1" ht="110.25">
+      <c r="A179" s="52">
+        <v>260505</v>
+      </c>
+      <c r="B179" s="78" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C179" s="49" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D179" s="49" t="s">
+        <v>586</v>
+      </c>
+      <c r="E179" s="50" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F179" s="49" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G179" s="51" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H179" s="51" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I179" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J179" s="49"/>
+      <c r="K179" s="49" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A180" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B180" s="78" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C180" s="49" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D180" s="49" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E180" s="50" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F180" s="49" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="49"/>
+      <c r="J180" s="49"/>
+      <c r="K180" s="49"/>
+    </row>
+    <row r="181" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A181" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B181" s="78" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C181" s="49" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D181" s="49" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E181" s="50" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F181" s="49" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G181" s="51"/>
+      <c r="H181" s="51"/>
+      <c r="I181" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J181" s="49"/>
+      <c r="K181" s="49" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A182" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B182" s="78" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C182" s="49" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D182" s="49" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E182" s="50" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F182" s="49" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G182" s="51" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H182" s="51"/>
+      <c r="I182" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J182" s="49"/>
+      <c r="K182" s="49" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A183" s="52">
+        <v>260402</v>
+      </c>
+      <c r="B183" s="78" t="s">
+        <v>824</v>
+      </c>
+      <c r="C183" s="49" t="s">
+        <v>934</v>
+      </c>
+      <c r="D183" s="49" t="s">
+        <v>825</v>
+      </c>
+      <c r="E183" s="50" t="s">
+        <v>826</v>
+      </c>
+      <c r="F183" s="49" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G183" s="51" t="s">
+        <v>837</v>
+      </c>
+      <c r="H183" s="51"/>
+      <c r="I183" s="49"/>
+      <c r="J183" s="49"/>
+      <c r="K183" s="49" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A184" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B184" s="78" t="s">
+        <v>786</v>
+      </c>
+      <c r="C184" s="49" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D184" s="49"/>
+      <c r="E184" s="50" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F184" s="49" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G184" s="51" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H184" s="51"/>
+      <c r="I184" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J184" s="49"/>
+      <c r="K184" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A185" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B185" s="78" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C185" s="49" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D185" s="49" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E185" s="50" t="s">
+        <v>1597</v>
+      </c>
+      <c r="F185" s="49" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G185" s="51" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H185" s="51"/>
+      <c r="I185" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J185" s="49"/>
+      <c r="K185" s="49" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A186" s="52">
+        <v>251120</v>
+      </c>
+      <c r="B186" s="77" t="s">
+        <v>681</v>
+      </c>
+      <c r="C186" s="49" t="s">
+        <v>682</v>
+      </c>
+      <c r="D186" s="49" t="s">
+        <v>683</v>
+      </c>
+      <c r="E186" s="50" t="s">
+        <v>684</v>
+      </c>
+      <c r="F186" s="49" t="s">
+        <v>748</v>
+      </c>
+      <c r="G186" s="51" t="s">
+        <v>687</v>
+      </c>
+      <c r="H186" s="51"/>
+      <c r="I186" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J186" s="49"/>
+      <c r="K186" s="49" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A187" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B187" s="78" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C187" s="49" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D187" s="49" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E187" s="50" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F187" s="49" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G187" s="51" t="s">
+        <v>687</v>
+      </c>
+      <c r="H187" s="51"/>
+      <c r="I187" s="49"/>
+      <c r="J187" s="49"/>
+      <c r="K187" s="49" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A188" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B188" s="77" t="s">
+        <v>544</v>
+      </c>
+      <c r="C188" s="49" t="s">
+        <v>665</v>
+      </c>
+      <c r="D188" s="49" t="s">
+        <v>545</v>
+      </c>
+      <c r="E188" s="50"/>
+      <c r="F188" s="49" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G188" s="49" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H188" s="49"/>
+      <c r="I188" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J188" s="49"/>
+      <c r="K188" s="49" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A189" s="52">
+        <v>260424</v>
+      </c>
+      <c r="B189" s="77" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C189" s="49" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D189" s="49" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E189" s="50" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F189" s="49" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G189" s="49" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H189" s="49"/>
+      <c r="I189" s="49"/>
+      <c r="J189" s="49"/>
+      <c r="K189" s="49" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A190" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B190" s="78" t="s">
+        <v>511</v>
+      </c>
+      <c r="C190" s="49" t="s">
+        <v>602</v>
+      </c>
+      <c r="D190" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E190" s="50"/>
+      <c r="F190" s="49" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G190" s="51" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H190" s="51"/>
+      <c r="I190" s="49"/>
+      <c r="J190" s="49"/>
+      <c r="K190" s="49" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A191" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B191" s="78" t="s">
+        <v>511</v>
+      </c>
+      <c r="C191" s="49" t="s">
+        <v>603</v>
+      </c>
+      <c r="D191" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E191" s="50"/>
+      <c r="F191" s="49" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G191" s="51" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H191" s="51"/>
+      <c r="I191" s="49"/>
+      <c r="J191" s="49"/>
+      <c r="K191" s="49" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A192" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B192" s="78" t="s">
+        <v>511</v>
+      </c>
+      <c r="C192" s="49" t="s">
+        <v>604</v>
+      </c>
+      <c r="D192" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E192" s="50"/>
+      <c r="F192" s="49" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G192" s="51" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H192" s="51"/>
+      <c r="I192" s="49"/>
+      <c r="J192" s="49"/>
+      <c r="K192" s="49" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A193" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B193" s="78" t="s">
+        <v>511</v>
+      </c>
+      <c r="C193" s="49" t="s">
+        <v>605</v>
+      </c>
+      <c r="D193" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E193" s="50"/>
+      <c r="F193" s="49" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G193" s="51" t="s">
+        <v>787</v>
+      </c>
+      <c r="H193" s="51"/>
+      <c r="I193" s="49"/>
+      <c r="J193" s="49"/>
+      <c r="K193" s="49" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" s="48" customFormat="1" ht="110.25">
+      <c r="A194" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B194" s="78" t="s">
+        <v>511</v>
+      </c>
+      <c r="C194" s="49" t="s">
+        <v>601</v>
+      </c>
+      <c r="D194" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E194" s="50"/>
+      <c r="F194" s="49" t="s">
+        <v>1692</v>
+      </c>
+      <c r="G194" s="51" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H194" s="51"/>
+      <c r="I194" s="49"/>
+      <c r="J194" s="49"/>
+      <c r="K194" s="49" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A195" s="52">
+        <v>260319</v>
+      </c>
+      <c r="B195" s="78" t="s">
+        <v>689</v>
+      </c>
+      <c r="C195" s="49" t="s">
+        <v>690</v>
+      </c>
+      <c r="D195" s="49" t="s">
+        <v>691</v>
+      </c>
+      <c r="E195" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="F195" s="49" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G195" s="51" t="s">
+        <v>717</v>
+      </c>
+      <c r="H195" s="51"/>
+      <c r="I195" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J195" s="49"/>
+      <c r="K195" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A196" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B196" s="78" t="s">
         <v>1601</v>
       </c>
-      <c r="G4" s="79"/>
-[...32 lines deleted...]
-      <c r="K5" s="79" t="s">
+      <c r="C196" s="49" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D196" s="49" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E196" s="50" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F196" s="49" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G196" s="51" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H196" s="51"/>
+      <c r="I196" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J196" s="49"/>
+      <c r="K196" s="49" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="74" customFormat="1" ht="31.5">
-[...221 lines deleted...]
-      <c r="I13" s="52" t="s">
+    <row r="197" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A197" s="52">
+        <v>260304</v>
+      </c>
+      <c r="B197" s="77" t="s">
+        <v>480</v>
+      </c>
+      <c r="C197" s="52" t="s">
+        <v>632</v>
+      </c>
+      <c r="D197" s="52" t="s">
+        <v>481</v>
+      </c>
+      <c r="E197" s="54" t="s">
+        <v>556</v>
+      </c>
+      <c r="F197" s="52" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G197" s="55"/>
+      <c r="H197" s="55"/>
+      <c r="I197" s="52"/>
+      <c r="J197" s="52"/>
+      <c r="K197" s="52" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A198" s="52">
+        <v>260304</v>
+      </c>
+      <c r="B198" s="77" t="s">
+        <v>433</v>
+      </c>
+      <c r="C198" s="52" t="s">
+        <v>990</v>
+      </c>
+      <c r="D198" s="52" t="s">
+        <v>434</v>
+      </c>
+      <c r="E198" s="54" t="s">
+        <v>991</v>
+      </c>
+      <c r="F198" s="52" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G198" s="55" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H198" s="46"/>
+      <c r="I198" s="52"/>
+      <c r="J198" s="52"/>
+      <c r="K198" s="52" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A199" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B199" s="77" t="s">
+        <v>433</v>
+      </c>
+      <c r="C199" s="52" t="s">
+        <v>749</v>
+      </c>
+      <c r="D199" s="52" t="s">
+        <v>434</v>
+      </c>
+      <c r="E199" s="54" t="s">
+        <v>750</v>
+      </c>
+      <c r="F199" s="52" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G199" s="55" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H199" s="55"/>
+      <c r="I199" s="52" t="s">
         <v>194</v>
       </c>
-      <c r="J13" s="52"/>
-[...64 lines deleted...]
-      <c r="B16" s="83" t="s">
+      <c r="J199" s="52"/>
+      <c r="K199" s="52" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" s="48" customFormat="1" ht="126">
+      <c r="A200" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B200" s="77" t="s">
+        <v>788</v>
+      </c>
+      <c r="C200" s="52" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D200" s="52"/>
+      <c r="E200" s="54" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F200" s="52" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G200" s="55" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H200" s="55"/>
+      <c r="I200" s="52" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J200" s="52"/>
+      <c r="K200" s="52" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A201" s="52">
+        <v>260305</v>
+      </c>
+      <c r="B201" s="77" t="s">
         <v>436</v>
       </c>
-      <c r="C16" s="56" t="s">
+      <c r="C201" s="52" t="s">
         <v>437</v>
       </c>
-      <c r="D16" s="56" t="s">
+      <c r="D201" s="52" t="s">
         <v>438</v>
       </c>
-      <c r="E16" s="60" t="s">
+      <c r="E201" s="54" t="s">
         <v>439</v>
       </c>
-      <c r="F16" s="56" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="56" t="s">
+      <c r="F201" s="52" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G201" s="55" t="s">
+        <v>714</v>
+      </c>
+      <c r="H201" s="102"/>
+      <c r="I201" s="52"/>
+      <c r="J201" s="52"/>
+      <c r="K201" s="52" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A202" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B202" s="77" t="s">
+        <v>436</v>
+      </c>
+      <c r="C202" s="52" t="s">
+        <v>441</v>
+      </c>
+      <c r="D202" s="52" t="s">
+        <v>438</v>
+      </c>
+      <c r="E202" s="54" t="s">
         <v>440</v>
       </c>
-      <c r="H16" s="56"/>
-[...1476 lines deleted...]
-      <c r="C68" s="52" t="s">
+      <c r="F202" s="52" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G202" s="55" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H202" s="55"/>
+      <c r="I202" s="52"/>
+      <c r="J202" s="52"/>
+      <c r="K202" s="52" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A203" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B203" s="77" t="s">
+        <v>436</v>
+      </c>
+      <c r="C203" s="52" t="s">
+        <v>442</v>
+      </c>
+      <c r="D203" s="52" t="s">
+        <v>438</v>
+      </c>
+      <c r="E203" s="54" t="s">
         <v>443</v>
       </c>
-      <c r="D68" s="52" t="s">
-[...3902 lines deleted...]
-      </c>
       <c r="F203" s="52" t="s">
-        <v>1588</v>
-[...7 lines deleted...]
-      </c>
+        <v>1789</v>
+      </c>
+      <c r="G203" s="55"/>
+      <c r="H203" s="55"/>
+      <c r="I203" s="52"/>
       <c r="J203" s="52"/>
       <c r="K203" s="52" t="s">
-        <v>162</v>
-[...7 lines deleted...]
-        <v>223</v>
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A204" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B204" s="77" t="s">
+        <v>695</v>
       </c>
       <c r="C204" s="52" t="s">
-        <v>275</v>
+        <v>1199</v>
       </c>
       <c r="D204" s="52" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>811</v>
+      </c>
+      <c r="E204" s="54" t="s">
+        <v>1200</v>
       </c>
       <c r="F204" s="52" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-      <c r="H204" s="54"/>
+        <v>1218</v>
+      </c>
+      <c r="G204" s="55" t="s">
+        <v>332</v>
+      </c>
+      <c r="H204" s="55"/>
       <c r="I204" s="52" t="s">
         <v>194</v>
       </c>
       <c r="J204" s="52"/>
       <c r="K204" s="52" t="s">
-        <v>273</v>
-[...7 lines deleted...]
-        <v>479</v>
+        <v>162</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A205" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B205" s="77" t="s">
+        <v>695</v>
       </c>
       <c r="C205" s="52" t="s">
-        <v>1333</v>
+        <v>1606</v>
       </c>
       <c r="D205" s="52" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>1335</v>
+        <v>811</v>
+      </c>
+      <c r="E205" s="54" t="s">
+        <v>1607</v>
       </c>
       <c r="F205" s="52" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-      <c r="H205" s="54"/>
+        <v>1426</v>
+      </c>
+      <c r="G205" s="55" t="s">
+        <v>686</v>
+      </c>
+      <c r="H205" s="55"/>
       <c r="I205" s="52"/>
       <c r="J205" s="52"/>
       <c r="K205" s="52" t="s">
-        <v>1565</v>
-[...7 lines deleted...]
-        <v>479</v>
+        <v>162</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A206" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B206" s="77" t="s">
+        <v>1608</v>
       </c>
       <c r="C206" s="52" t="s">
-        <v>480</v>
+        <v>1609</v>
       </c>
       <c r="D206" s="52" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>1610</v>
+      </c>
+      <c r="E206" s="54" t="s">
+        <v>1611</v>
       </c>
       <c r="F206" s="52" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-      </c>
+        <v>1612</v>
+      </c>
+      <c r="G206" s="55" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H206" s="55"/>
+      <c r="I206" s="52"/>
       <c r="J206" s="52"/>
       <c r="K206" s="52" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A207" s="52">
+        <v>260108</v>
+      </c>
+      <c r="B207" s="52" t="s">
+        <v>218</v>
+      </c>
+      <c r="C207" s="49" t="s">
+        <v>270</v>
+      </c>
+      <c r="D207" s="49" t="s">
+        <v>219</v>
+      </c>
+      <c r="E207" s="50" t="s">
+        <v>633</v>
+      </c>
+      <c r="F207" s="49" t="s">
+        <v>789</v>
+      </c>
+      <c r="G207" s="51"/>
+      <c r="H207" s="51"/>
+      <c r="I207" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J207" s="49"/>
+      <c r="K207" s="49" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A208" s="52">
+        <v>260319</v>
+      </c>
+      <c r="B208" s="52" t="s">
+        <v>451</v>
+      </c>
+      <c r="C208" s="49" t="s">
+        <v>452</v>
+      </c>
+      <c r="D208" s="49" t="s">
+        <v>453</v>
+      </c>
+      <c r="E208" s="50" t="s">
+        <v>454</v>
+      </c>
+      <c r="F208" s="49" t="s">
+        <v>634</v>
+      </c>
+      <c r="G208" s="51"/>
+      <c r="H208" s="51"/>
+      <c r="I208" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J208" s="49"/>
+      <c r="K208" s="49" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A209" s="52">
+        <v>250814</v>
+      </c>
+      <c r="B209" s="52" t="s">
+        <v>511</v>
+      </c>
+      <c r="C209" s="49" t="s">
+        <v>482</v>
+      </c>
+      <c r="D209" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E209" s="50" t="s">
+        <v>484</v>
+      </c>
+      <c r="F209" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="G209" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="H209" s="51"/>
+      <c r="I209" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J209" s="49"/>
+      <c r="K209" s="49" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A210" s="52">
+        <v>250807</v>
+      </c>
+      <c r="B210" s="52" t="s">
+        <v>511</v>
+      </c>
+      <c r="C210" s="49" t="s">
+        <v>568</v>
+      </c>
+      <c r="D210" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E210" s="50" t="s">
+        <v>569</v>
+      </c>
+      <c r="F210" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="G210" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="H210" s="51"/>
+      <c r="I210" s="49"/>
+      <c r="J210" s="49"/>
+      <c r="K210" s="49" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A211" s="52">
+        <v>250725</v>
+      </c>
+      <c r="B211" s="52" t="s">
+        <v>511</v>
+      </c>
+      <c r="C211" s="49" t="s">
+        <v>570</v>
+      </c>
+      <c r="D211" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E211" s="50" t="s">
+        <v>571</v>
+      </c>
+      <c r="F211" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="G211" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="H211" s="51"/>
+      <c r="I211" s="49"/>
+      <c r="J211" s="49"/>
+      <c r="K211" s="49" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A212" s="52">
+        <v>250725</v>
+      </c>
+      <c r="B212" s="52" t="s">
+        <v>511</v>
+      </c>
+      <c r="C212" s="49" t="s">
+        <v>502</v>
+      </c>
+      <c r="D212" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="E212" s="50" t="s">
+        <v>503</v>
+      </c>
+      <c r="F212" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="G212" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="H212" s="51"/>
+      <c r="I212" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J212" s="49"/>
+      <c r="K212" s="49" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A213" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B213" s="52" t="s">
+        <v>791</v>
+      </c>
+      <c r="C213" s="49" t="s">
+        <v>904</v>
+      </c>
+      <c r="D213" s="49"/>
+      <c r="E213" s="50" t="s">
+        <v>792</v>
+      </c>
+      <c r="F213" s="49" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G213" s="51"/>
+      <c r="H213" s="51"/>
+      <c r="I213" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J213" s="49"/>
+      <c r="K213" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A214" s="52">
+        <v>260305</v>
+      </c>
+      <c r="B214" s="52" t="s">
+        <v>834</v>
+      </c>
+      <c r="C214" s="49" t="s">
+        <v>835</v>
+      </c>
+      <c r="D214" s="49" t="s">
+        <v>386</v>
+      </c>
+      <c r="E214" s="50" t="s">
+        <v>836</v>
+      </c>
+      <c r="F214" s="49" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G214" s="49"/>
+      <c r="H214" s="51"/>
+      <c r="I214" s="49"/>
+      <c r="J214" s="49"/>
+      <c r="K214" s="49" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" s="48" customFormat="1" ht="78.75">
+      <c r="A215" s="52">
+        <v>260519</v>
+      </c>
+      <c r="B215" s="52" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C215" s="49" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D215" s="49" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E215" s="50" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F215" s="49" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G215" s="49" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H215" s="51"/>
+      <c r="I215" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J215" s="49"/>
+      <c r="K215" s="49" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A216" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B216" s="78" t="s">
+        <v>626</v>
+      </c>
+      <c r="C216" s="49" t="s">
+        <v>635</v>
+      </c>
+      <c r="D216" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="E216" s="50" t="s">
+        <v>636</v>
+      </c>
+      <c r="F216" s="49" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G216" s="51" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H216" s="51"/>
+      <c r="I216" s="49"/>
+      <c r="J216" s="49"/>
+      <c r="K216" s="49" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A217" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B217" s="78" t="s">
+        <v>626</v>
+      </c>
+      <c r="C217" s="49" t="s">
+        <v>637</v>
+      </c>
+      <c r="D217" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="E217" s="50" t="s">
+        <v>638</v>
+      </c>
+      <c r="F217" s="49" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G217" s="51" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H217" s="51"/>
+      <c r="I217" s="49"/>
+      <c r="J217" s="49"/>
+      <c r="K217" s="49" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A218" s="52">
+        <v>260220</v>
+      </c>
+      <c r="B218" s="78" t="s">
+        <v>626</v>
+      </c>
+      <c r="C218" s="49" t="s">
+        <v>666</v>
+      </c>
+      <c r="D218" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="E218" s="50" t="s">
+        <v>667</v>
+      </c>
+      <c r="F218" s="49" t="s">
+        <v>993</v>
+      </c>
+      <c r="G218" s="51" t="s">
+        <v>668</v>
+      </c>
+      <c r="H218" s="51"/>
+      <c r="I218" s="49"/>
+      <c r="J218" s="49"/>
+      <c r="K218" s="49" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" s="48" customFormat="1" ht="15.75">
+      <c r="A219" s="52">
+        <v>260220</v>
+      </c>
+      <c r="B219" s="78" t="s">
+        <v>626</v>
+      </c>
+      <c r="C219" s="49" t="s">
+        <v>737</v>
+      </c>
+      <c r="D219" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="E219" s="50" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F219" s="49" t="s">
+        <v>994</v>
+      </c>
+      <c r="G219" s="51" t="s">
+        <v>435</v>
+      </c>
+      <c r="H219" s="51"/>
+      <c r="I219" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J219" s="49"/>
+      <c r="K219" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A220" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B220" s="78" t="s">
+        <v>626</v>
+      </c>
+      <c r="C220" s="49" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D220" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="E220" s="50" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F220" s="49" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G220" s="51" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H220" s="51"/>
+      <c r="I220" s="49"/>
+      <c r="J220" s="49"/>
+      <c r="K220" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A221" s="52">
+        <v>260108</v>
+      </c>
+      <c r="B221" s="78" t="s">
+        <v>247</v>
+      </c>
+      <c r="C221" s="49" t="s">
+        <v>248</v>
+      </c>
+      <c r="D221" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="E221" s="50" t="s">
+        <v>250</v>
+      </c>
+      <c r="F221" s="49" t="s">
+        <v>789</v>
+      </c>
+      <c r="G221" s="51"/>
+      <c r="H221" s="51"/>
+      <c r="I221" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J221" s="49"/>
+      <c r="K221" s="49" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A222" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B222" s="78" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C222" s="49" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D222" s="49" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E222" s="50" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F222" s="49" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G222" s="51" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H222" s="51"/>
+      <c r="I222" s="49"/>
+      <c r="J222" s="49"/>
+      <c r="K222" s="49" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A223" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B223" s="78" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C223" s="49" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D223" s="49" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E223" s="50" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F223" s="49" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G223" s="51"/>
+      <c r="H223" s="51"/>
+      <c r="I223" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J223" s="49"/>
+      <c r="K223" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A224" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B224" s="52" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C224" s="49" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D224" s="49"/>
+      <c r="E224" s="50" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F224" s="49" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G224" s="49" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H224" s="56"/>
+      <c r="I224" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J224" s="56"/>
+      <c r="K224" s="49" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" s="48" customFormat="1" ht="15.75">
+      <c r="A225" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B225" s="52" t="s">
+        <v>995</v>
+      </c>
+      <c r="C225" s="49" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D225" s="49" t="s">
+        <v>996</v>
+      </c>
+      <c r="E225" s="50" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F225" s="49" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G225" s="49" t="s">
+        <v>435</v>
+      </c>
+      <c r="H225" s="56"/>
+      <c r="I225" s="49"/>
+      <c r="J225" s="56"/>
+      <c r="K225" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A226" s="52">
+        <v>251024</v>
+      </c>
+      <c r="B226" s="78" t="s">
+        <v>493</v>
+      </c>
+      <c r="C226" s="49" t="s">
+        <v>617</v>
+      </c>
+      <c r="D226" s="49" t="s">
+        <v>494</v>
+      </c>
+      <c r="E226" s="50" t="s">
+        <v>618</v>
+      </c>
+      <c r="F226" s="49" t="s">
+        <v>688</v>
+      </c>
+      <c r="G226" s="51"/>
+      <c r="H226" s="51"/>
+      <c r="I226" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J226" s="49"/>
+      <c r="K226" s="49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A227" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B227" s="78"/>
+      <c r="C227" s="49" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D227" s="49" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E227" s="50" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F227" s="49" t="s">
+        <v>669</v>
+      </c>
+      <c r="G227" s="51"/>
+      <c r="H227" s="51"/>
+      <c r="I227" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J227" s="49"/>
+      <c r="K227" s="49"/>
+    </row>
+    <row r="228" spans="1:11" s="48" customFormat="1" ht="63">
+      <c r="A228" s="52">
+        <v>250919</v>
+      </c>
+      <c r="B228" s="78" t="s">
+        <v>590</v>
+      </c>
+      <c r="C228" s="49" t="s">
+        <v>591</v>
+      </c>
+      <c r="D228" s="49" t="s">
+        <v>592</v>
+      </c>
+      <c r="E228" s="50" t="s">
+        <v>593</v>
+      </c>
+      <c r="F228" s="49" t="s">
+        <v>696</v>
+      </c>
+      <c r="G228" s="51" t="s">
+        <v>751</v>
+      </c>
+      <c r="H228" s="51"/>
+      <c r="I228" s="49"/>
+      <c r="J228" s="49"/>
+      <c r="K228" s="49" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A229" s="52">
+        <v>260327</v>
+      </c>
+      <c r="B229" s="78" t="s">
+        <v>718</v>
+      </c>
+      <c r="C229" s="49" t="s">
+        <v>752</v>
+      </c>
+      <c r="D229" s="49" t="s">
+        <v>719</v>
+      </c>
+      <c r="E229" s="50" t="s">
+        <v>753</v>
+      </c>
+      <c r="F229" s="49" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G229" s="51"/>
+      <c r="H229" s="51"/>
+      <c r="I229" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J229" s="49"/>
+      <c r="K229" s="49" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" s="48" customFormat="1" ht="31.5">
+      <c r="A230" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B230" s="78" t="s">
+        <v>757</v>
+      </c>
+      <c r="C230" s="49" t="s">
+        <v>758</v>
+      </c>
+      <c r="D230" s="49" t="s">
+        <v>759</v>
+      </c>
+      <c r="E230" s="50"/>
+      <c r="F230" s="49" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G230" s="51"/>
+      <c r="H230" s="51"/>
+      <c r="I230" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J230" s="49"/>
+      <c r="K230" s="49" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A231" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B231" s="78" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C231" s="49" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D231" s="49" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E231" s="50" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F231" s="49" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G231" s="51" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H231" s="51"/>
+      <c r="I231" s="49"/>
+      <c r="J231" s="49"/>
+      <c r="K231" s="49" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A232" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B232" s="78" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C232" s="49" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D232" s="49" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E232" s="50" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F232" s="49" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G232" s="51" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H232" s="51"/>
+      <c r="I232" s="49"/>
+      <c r="J232" s="49"/>
+      <c r="K232" s="49" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" s="48" customFormat="1" ht="141.75">
+      <c r="A233" s="52">
+        <v>260409</v>
+      </c>
+      <c r="B233" s="78" t="s">
+        <v>486</v>
+      </c>
+      <c r="C233" s="49" t="s">
+        <v>533</v>
+      </c>
+      <c r="D233" s="49" t="s">
+        <v>478</v>
+      </c>
+      <c r="E233" s="50" t="s">
+        <v>479</v>
+      </c>
+      <c r="F233" s="49" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G233" s="49" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H233" s="51" t="s">
+        <v>572</v>
+      </c>
+      <c r="I233" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J233" s="49"/>
+      <c r="K233" s="49" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" s="48" customFormat="1" ht="110.25">
+      <c r="A234" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B234" s="78" t="s">
+        <v>486</v>
+      </c>
+      <c r="C234" s="49" t="s">
+        <v>531</v>
+      </c>
+      <c r="D234" s="49" t="s">
+        <v>478</v>
+      </c>
+      <c r="E234" s="50"/>
+      <c r="F234" s="49" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G234" s="51"/>
+      <c r="H234" s="51" t="s">
+        <v>573</v>
+      </c>
+      <c r="I234" s="49"/>
+      <c r="J234" s="49"/>
+      <c r="K234" s="49" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" s="48" customFormat="1" ht="47.25">
+      <c r="A235" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B235" s="78" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C235" s="49" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D235" s="49" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E235" s="50" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F235" s="49" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G235" s="51" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H235" s="49"/>
+      <c r="I235" s="49"/>
+      <c r="J235" s="49"/>
+      <c r="K235" s="49" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="47.25">
+      <c r="A236" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B236" s="78" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C236" s="49" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D236" s="49" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E236" s="50" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F236" s="49" t="s">
+        <v>1695</v>
+      </c>
+      <c r="G236" s="51" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H236" s="49"/>
+      <c r="I236" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J236" s="49"/>
+      <c r="K236" s="49" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="47.25">
+      <c r="A237" s="75">
+        <v>260526</v>
+      </c>
+      <c r="B237" s="74" t="s">
+        <v>857</v>
+      </c>
+      <c r="C237" s="74" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D237" s="74" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E237" s="50" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F237" s="74" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G237" s="74" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H237" s="74" t="s">
+        <v>1793</v>
+      </c>
+      <c r="I237" s="74"/>
+      <c r="J237" s="74"/>
+      <c r="K237" s="74" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="31.5">
+      <c r="A238" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B238" s="78" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C238" s="49" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D238" s="49" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E238" s="50" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F238" s="49" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G238" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="H238" s="49"/>
+      <c r="I238" s="49"/>
+      <c r="J238" s="49"/>
+      <c r="K238" s="49" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="126">
+      <c r="A239" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B239" s="78" t="s">
+        <v>916</v>
+      </c>
+      <c r="C239" s="49" t="s">
+        <v>917</v>
+      </c>
+      <c r="D239" s="49" t="s">
+        <v>918</v>
+      </c>
+      <c r="E239" s="50"/>
+      <c r="F239" s="49" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G239" s="51"/>
+      <c r="H239" s="51"/>
+      <c r="I239" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J239" s="49"/>
+      <c r="K239" s="49" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="47.25">
+      <c r="A240" s="52">
+        <v>260416</v>
+      </c>
+      <c r="B240" s="78" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C240" s="49" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D240" s="49"/>
+      <c r="E240" s="50" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F240" s="49" t="s">
+        <v>1567</v>
+      </c>
+      <c r="G240" s="51"/>
+      <c r="H240" s="51"/>
+      <c r="I240" s="49"/>
+      <c r="J240" s="49"/>
+      <c r="K240" s="49" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="47.25">
+      <c r="A241" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B241" s="78" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C241" s="49" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D241" s="49" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E241" s="50" t="s">
+        <v>1795</v>
+      </c>
+      <c r="F241" s="49" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G241" s="51" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H241" s="51"/>
+      <c r="I241" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J241" s="49"/>
+      <c r="K241" s="49" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="78.75">
+      <c r="A242" s="81">
+        <v>250925</v>
+      </c>
+      <c r="B242" s="52" t="s">
+        <v>280</v>
+      </c>
+      <c r="C242" s="49" t="s">
+        <v>405</v>
+      </c>
+      <c r="D242" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="E242" s="50" t="s">
+        <v>388</v>
+      </c>
+      <c r="F242" s="49" t="s">
+        <v>639</v>
+      </c>
+      <c r="G242" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="H242" s="51" t="s">
+        <v>407</v>
+      </c>
+      <c r="I242" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J242" s="49"/>
+      <c r="K242" s="56" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="110.25">
+      <c r="A243" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B243" s="77" t="s">
+        <v>280</v>
+      </c>
+      <c r="C243" s="49" t="s">
+        <v>377</v>
+      </c>
+      <c r="D243" s="49" t="s">
+        <v>378</v>
+      </c>
+      <c r="E243" s="50" t="s">
+        <v>379</v>
+      </c>
+      <c r="F243" s="49" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G243" s="51" t="s">
+        <v>332</v>
+      </c>
+      <c r="H243" s="51" t="s">
+        <v>408</v>
+      </c>
+      <c r="I243" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J243" s="49"/>
+      <c r="K243" s="49" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="31.5">
+      <c r="A244" s="52">
+        <v>260312</v>
+      </c>
+      <c r="B244" s="78" t="s">
+        <v>935</v>
+      </c>
+      <c r="C244" s="52" t="s">
+        <v>936</v>
+      </c>
+      <c r="D244" s="52" t="s">
+        <v>937</v>
+      </c>
+      <c r="E244" s="54" t="s">
+        <v>938</v>
+      </c>
+      <c r="F244" s="52" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G244" s="55"/>
+      <c r="H244" s="52"/>
+      <c r="I244" s="52" t="s">
+        <v>195</v>
+      </c>
+      <c r="J244" s="52"/>
+      <c r="K244" s="49" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="47.25">
+      <c r="A245" s="52">
+        <v>250123</v>
+      </c>
+      <c r="B245" s="78" t="s">
+        <v>222</v>
+      </c>
+      <c r="C245" s="49" t="s">
+        <v>229</v>
+      </c>
+      <c r="D245" s="49" t="s">
+        <v>223</v>
+      </c>
+      <c r="E245" s="50" t="s">
+        <v>224</v>
+      </c>
+      <c r="F245" s="52" t="s">
+        <v>475</v>
+      </c>
+      <c r="G245" s="49"/>
+      <c r="H245" s="49"/>
+      <c r="I245" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J245" s="49"/>
+      <c r="K245" s="49" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="94.5">
+      <c r="A246" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B246" s="78" t="s">
+        <v>240</v>
+      </c>
+      <c r="C246" s="49" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D246" s="49" t="s">
+        <v>402</v>
+      </c>
+      <c r="E246" s="50" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F246" s="52" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G246" s="49" t="s">
         <v>1458</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="I207" s="52" t="s">
+      <c r="H246" s="49"/>
+      <c r="I246" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J207" s="52"/>
-[...85 lines deleted...]
-      <c r="I210" s="52" t="s">
+      <c r="J246" s="49"/>
+      <c r="K246" s="49" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" ht="47.25">
+      <c r="A247" s="75">
+        <v>260522</v>
+      </c>
+      <c r="B247" s="74" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C247" s="74" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D247" s="74" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E247" s="50" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F247" s="74" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G247" s="74" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H247" s="74"/>
+      <c r="I247" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J247" s="74"/>
+      <c r="K247" s="74" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="31.5">
+      <c r="A248" s="75">
+        <v>260522</v>
+      </c>
+      <c r="B248" s="74" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C248" s="74" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D248" s="74" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E248" s="50" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F248" s="74" t="s">
+        <v>1699</v>
+      </c>
+      <c r="G248" s="76" t="s">
+        <v>332</v>
+      </c>
+      <c r="H248" s="74"/>
+      <c r="I248" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="J248" s="74"/>
+      <c r="K248" s="74" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="31.5">
+      <c r="A249" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B249" s="78" t="s">
+        <v>644</v>
+      </c>
+      <c r="C249" s="49" t="s">
+        <v>645</v>
+      </c>
+      <c r="D249" s="49" t="s">
+        <v>646</v>
+      </c>
+      <c r="E249" s="50" t="s">
+        <v>647</v>
+      </c>
+      <c r="F249" s="49" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G249" s="51"/>
+      <c r="H249" s="49"/>
+      <c r="I249" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J210" s="52"/>
-[...25 lines deleted...]
-      <c r="K211" s="52" t="s">
+      <c r="J249" s="49"/>
+      <c r="K249" s="49" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="212" spans="1:11" s="51" customFormat="1" ht="31.5">
-[...15 lines deleted...]
-      <c r="F212" s="52" t="s">
+    <row r="250" spans="1:11" ht="47.25">
+      <c r="A250" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B250" s="78" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C250" s="49" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D250" s="49" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E250" s="50" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F250" s="49" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G250" s="51" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H250" s="49"/>
+      <c r="I250" s="49"/>
+      <c r="J250" s="49"/>
+      <c r="K250" s="49" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="31.5">
+      <c r="A251" s="52">
+        <v>260423</v>
+      </c>
+      <c r="B251" s="78" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C251" s="49" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D251" s="49" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E251" s="50" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F251" s="49" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G251" s="51"/>
+      <c r="H251" s="49"/>
+      <c r="I251" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J251" s="49"/>
+      <c r="K251" s="49" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="15.75">
+      <c r="A252" s="52">
+        <v>260525</v>
+      </c>
+      <c r="B252" s="78"/>
+      <c r="C252" s="49" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D252" s="49" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E252" s="50" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F252" s="49" t="s">
+        <v>1745</v>
+      </c>
+      <c r="G252" s="51"/>
+      <c r="H252" s="49"/>
+      <c r="I252" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J252" s="49"/>
+      <c r="K252" s="49"/>
+    </row>
+    <row r="253" spans="1:11" ht="63">
+      <c r="A253" s="52">
+        <v>260212</v>
+      </c>
+      <c r="B253" s="78" t="s">
+        <v>794</v>
+      </c>
+      <c r="C253" s="49" t="s">
+        <v>795</v>
+      </c>
+      <c r="D253" s="49" t="s">
+        <v>797</v>
+      </c>
+      <c r="E253" s="50" t="s">
+        <v>796</v>
+      </c>
+      <c r="F253" s="49" t="s">
+        <v>957</v>
+      </c>
+      <c r="G253" s="49"/>
+      <c r="H253" s="49"/>
+      <c r="I253" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J253" s="49"/>
+      <c r="K253" s="49" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="31.5">
+      <c r="A254" s="52">
+        <v>260513</v>
+      </c>
+      <c r="B254" s="78" t="s">
+        <v>761</v>
+      </c>
+      <c r="C254" s="49" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D254" s="49" t="s">
+        <v>762</v>
+      </c>
+      <c r="E254" s="50" t="s">
         <v>1337</v>
       </c>
-      <c r="G212" s="52"/>
-[...12 lines deleted...]
-      <c r="C213" s="52" t="s">
+      <c r="F254" s="49" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G254" s="49" t="s">
+        <v>687</v>
+      </c>
+      <c r="H254" s="49"/>
+      <c r="I254" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J254" s="49"/>
+      <c r="K254" s="49" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="31.5">
+      <c r="A255" s="52">
+        <v>260327</v>
+      </c>
+      <c r="B255" s="78" t="s">
+        <v>761</v>
+      </c>
+      <c r="C255" s="49" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D255" s="49" t="s">
+        <v>762</v>
+      </c>
+      <c r="E255" s="50" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F255" s="49" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G255" s="49" t="s">
+        <v>687</v>
+      </c>
+      <c r="H255" s="49"/>
+      <c r="I255" s="49"/>
+      <c r="J255" s="49"/>
+      <c r="K255" s="49" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="63">
+      <c r="A256" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B256" s="78" t="s">
+        <v>761</v>
+      </c>
+      <c r="C256" s="49" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D256" s="49" t="s">
+        <v>762</v>
+      </c>
+      <c r="E256" s="50" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F256" s="49" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G256" s="49" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H256" s="49"/>
+      <c r="I256" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J256" s="49"/>
+      <c r="K256" s="49" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" ht="31.5">
+      <c r="A257" s="52">
+        <v>260518</v>
+      </c>
+      <c r="B257" s="78" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C257" s="49" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D257" s="49" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E257" s="50" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F257" s="49" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G257" s="49"/>
+      <c r="H257" s="49"/>
+      <c r="I257" s="49"/>
+      <c r="J257" s="49"/>
+      <c r="K257" s="49" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" ht="31.5">
+      <c r="A258" s="52">
+        <v>260522</v>
+      </c>
+      <c r="B258" s="78" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C258" s="49" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D258" s="49" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E258" s="50"/>
+      <c r="F258" s="49" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G258" s="49"/>
+      <c r="H258" s="49"/>
+      <c r="I258" s="49"/>
+      <c r="J258" s="49"/>
+      <c r="K258" s="49" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" ht="31.5">
+      <c r="A259" s="52">
+        <v>260430</v>
+      </c>
+      <c r="B259" s="78" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C259" s="49" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D259" s="49" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E259" s="50" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F259" s="49" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G259" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="H259" s="49"/>
+      <c r="I259" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="J259" s="49"/>
+      <c r="K259" s="49" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" ht="47.25">
+      <c r="A260" s="52">
+        <v>260212</v>
+      </c>
+      <c r="B260" s="78" t="s">
+        <v>854</v>
+      </c>
+      <c r="C260" s="49" t="s">
+        <v>855</v>
+      </c>
+      <c r="D260" s="49" t="s">
+        <v>856</v>
+      </c>
+      <c r="E260" s="50"/>
+      <c r="F260" s="49" t="s">
+        <v>905</v>
+      </c>
+      <c r="G260" s="49" t="s">
+        <v>958</v>
+      </c>
+      <c r="H260" s="49"/>
+      <c r="I260" s="49"/>
+      <c r="J260" s="49"/>
+      <c r="K260" s="49" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" ht="47.25">
+      <c r="A261" s="52">
+        <v>260508</v>
+      </c>
+      <c r="B261" s="78" t="s">
+        <v>390</v>
+      </c>
+      <c r="C261" s="49" t="s">
+        <v>939</v>
+      </c>
+      <c r="D261" s="49" t="s">
+        <v>391</v>
+      </c>
+      <c r="E261" s="50" t="s">
+        <v>940</v>
+      </c>
+      <c r="F261" s="49" t="s">
+        <v>1572</v>
+      </c>
+      <c r="G261" s="49" t="s">
+        <v>686</v>
+      </c>
+      <c r="H261" s="49"/>
+      <c r="I261" s="49"/>
+      <c r="J261" s="49"/>
+      <c r="K261" s="49" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="47.25">
+      <c r="A262" s="52">
+        <v>260526</v>
+      </c>
+      <c r="B262" s="78" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C262" s="49" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D262" s="49" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E262" s="50" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F262" s="49" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G262" s="49"/>
+      <c r="H262" s="49"/>
+      <c r="I262" s="49"/>
+      <c r="J262" s="49"/>
+      <c r="K262" s="49" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="31.5">
+      <c r="A263" s="52">
+        <v>260220</v>
+      </c>
+      <c r="B263" s="78" t="s">
+        <v>997</v>
+      </c>
+      <c r="C263" s="49" t="s">
+        <v>998</v>
+      </c>
+      <c r="D263" s="49" t="s">
         <v>999</v>
       </c>
-      <c r="D213" s="52"/>
-      <c r="E213" s="53" t="s">
+      <c r="E263" s="50" t="s">
         <v>1000</v>
       </c>
-      <c r="F213" s="52" t="s">
-[...151 lines deleted...]
-      <c r="I218" s="52" t="s">
+      <c r="F263" s="49" t="s">
+        <v>1330</v>
+      </c>
+      <c r="G263" s="49"/>
+      <c r="H263" s="49"/>
+      <c r="I263" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J218" s="52"/>
-[...1306 lines deleted...]
-        <v>1204</v>
+      <c r="J263" s="49"/>
+      <c r="K263" s="49" t="s">
+        <v>1332</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K263">
-    <sortState ref="A2:K256">
-      <sortCondition sortBy="value" ref="C2:C256"/>
+    <sortState ref="A2:K263">
+      <sortCondition sortBy="value" ref="C2:C263"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
-    <hyperlink ref="B28" r:id="rId1" tooltip="ATC-registret." display="G04BE01"/>
-[...2 lines deleted...]
-    <hyperlink ref="B35" r:id="rId4" tooltip="ATC-registret." display="G04BE01"/>
+    <hyperlink ref="B29" r:id="rId1" tooltip="ATC-registret." display="G04BE01"/>
+    <hyperlink ref="B109" r:id="rId2" tooltip="ATC-registret." display="A06AC03"/>
+    <hyperlink ref="B39" r:id="rId3" tooltip="ATC-registret." display="G04BE01"/>
+    <hyperlink ref="B38" r:id="rId4" tooltip="ATC-registret." display="G04BE01"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A2:G56"/>
+  <dimension ref="A2:G57"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="G3" sqref="G3"/>
+      <selection pane="topLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.7142857142857" customWidth="1"/>
     <col min="2" max="2" width="46.4285714285714" customWidth="1"/>
-    <col min="3" max="3" width="14.1428571428571" style="112" customWidth="1"/>
+    <col min="3" max="3" width="14.1428571428571" style="100" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="19.4285714285714" customWidth="1"/>
     <col min="6" max="6" width="14.8571428571429" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="30">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="101" t="s">
+      <c r="C2" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="73" t="s">
+      <c r="D2" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="73" t="s">
+      <c r="E2" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="73" t="s">
+      <c r="F2" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="73" t="s">
+      <c r="G2" s="107" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="27" customFormat="1" ht="60">
-      <c r="A3" s="27">
+    <row r="3" spans="1:7" s="44" customFormat="1" ht="31.5">
+      <c r="A3" s="37">
+        <v>260518</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>448</v>
+      </c>
+      <c r="C3" s="91"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+    </row>
+    <row r="4" spans="1:7" s="26" customFormat="1" ht="60">
+      <c r="A4" s="26">
         <v>260402</v>
       </c>
-      <c r="B3" s="39" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="39">
+      <c r="B4" s="43" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C4" s="93" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D4" s="43">
         <v>260531</v>
       </c>
-      <c r="E3" s="39" t="s">
-[...8 lines deleted...]
-      <c r="A4" s="39">
+      <c r="E4" s="43" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F4" s="43" t="s">
+        <v>209</v>
+      </c>
+      <c r="G4" s="43"/>
+    </row>
+    <row r="5" spans="1:7" s="26" customFormat="1" ht="60">
+      <c r="A5" s="37">
         <v>260319</v>
       </c>
-      <c r="B4" s="79" t="s">
-[...11 lines deleted...]
-      <c r="A5" s="39">
+      <c r="B5" s="74" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C5" s="91"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+    </row>
+    <row r="6" spans="1:7" ht="45">
+      <c r="A6" s="37">
         <v>260202</v>
       </c>
-      <c r="B5" s="39" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="39">
+      <c r="B6" s="37" t="s">
+        <v>913</v>
+      </c>
+      <c r="C6" s="91"/>
+      <c r="D6" s="37" t="s">
+        <v>914</v>
+      </c>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37" t="s">
+        <v>915</v>
+      </c>
+      <c r="G6" s="37"/>
+    </row>
+    <row r="7" spans="1:7" ht="15">
+      <c r="A7" s="37">
         <v>251211</v>
       </c>
-      <c r="B6" s="39" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="42">
+      <c r="B7" s="37" t="s">
+        <v>780</v>
+      </c>
+      <c r="C7" s="91"/>
+      <c r="D7" s="40">
         <v>46002</v>
       </c>
-      <c r="E6" s="39" t="s">
-[...6 lines deleted...]
-      <c r="A7" s="39">
+      <c r="E7" s="37" t="s">
+        <v>781</v>
+      </c>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+    </row>
+    <row r="8" spans="1:7" ht="15">
+      <c r="A8" s="37">
         <v>251211</v>
       </c>
-      <c r="B7" s="39" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="42">
+      <c r="B8" s="37" t="s">
+        <v>782</v>
+      </c>
+      <c r="C8" s="91"/>
+      <c r="D8" s="40">
         <v>46002</v>
       </c>
-      <c r="E7" s="39"/>
-[...4 lines deleted...]
-      <c r="A8" s="39">
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+    </row>
+    <row r="9" spans="1:7" ht="15">
+      <c r="A9" s="37">
         <v>251106</v>
       </c>
-      <c r="B8" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="102">
+      <c r="B9" s="37" t="s">
+        <v>713</v>
+      </c>
+      <c r="C9" s="91">
         <v>530118</v>
       </c>
-      <c r="D8" s="39"/>
-[...5 lines deleted...]
-      <c r="A9" s="46">
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+    </row>
+    <row r="10" spans="1:7" ht="15">
+      <c r="A10" s="44">
         <v>251031</v>
       </c>
-      <c r="B9" s="46" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="76">
+      <c r="B10" s="44" t="s">
+        <v>530</v>
+      </c>
+      <c r="C10" s="92"/>
+      <c r="D10" s="71">
         <v>46023</v>
       </c>
-      <c r="E9" s="46" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="39">
+      <c r="E10" s="44" t="s">
+        <v>703</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>469</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15">
+      <c r="A11" s="37">
         <v>251031</v>
       </c>
-      <c r="B10" s="39" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="77">
+      <c r="B11" s="37" t="s">
+        <v>705</v>
+      </c>
+      <c r="C11" s="91"/>
+      <c r="D11" s="72">
         <v>45683</v>
       </c>
-      <c r="E10" s="39" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="39">
+      <c r="E11" s="37" t="s">
+        <v>703</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>469</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="26" customFormat="1" ht="45">
+      <c r="A12" s="37">
         <v>251030</v>
       </c>
-      <c r="B11" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="102">
+      <c r="B12" s="37" t="s">
+        <v>692</v>
+      </c>
+      <c r="C12" s="91">
         <v>1697</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D12" s="40">
         <v>45962</v>
       </c>
-      <c r="E11" s="39" t="s">
-[...6 lines deleted...]
-      <c r="A12" s="72">
+      <c r="E12" s="37" t="s">
+        <v>693</v>
+      </c>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+    </row>
+    <row r="13" spans="1:4" s="44" customFormat="1" ht="15">
+      <c r="A13" s="44">
         <v>250925</v>
       </c>
-      <c r="B12" s="72" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="75">
+      <c r="B13" s="44" t="s">
+        <v>648</v>
+      </c>
+      <c r="C13" s="92"/>
+      <c r="D13" s="70">
         <v>45925</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="46" customFormat="1" ht="15">
-      <c r="A13" s="39">
+    <row r="14" spans="1:7" s="44" customFormat="1" ht="15">
+      <c r="A14" s="37">
         <v>250901</v>
       </c>
-      <c r="B13" s="39" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="42">
+      <c r="B14" s="37" t="s">
+        <v>510</v>
+      </c>
+      <c r="C14" s="91"/>
+      <c r="D14" s="40">
         <v>45901</v>
       </c>
-      <c r="E13" s="39"/>
-[...4 lines deleted...]
-      <c r="A14" s="39">
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+    </row>
+    <row r="15" spans="1:7" s="26" customFormat="1" ht="15">
+      <c r="A15" s="37">
         <v>250704</v>
       </c>
-      <c r="B14" s="39" t="s">
-[...11 lines deleted...]
-      <c r="A15" s="45">
+      <c r="B15" s="37" t="s">
+        <v>541</v>
+      </c>
+      <c r="C15" s="91"/>
+      <c r="D15" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+    </row>
+    <row r="16" spans="1:7" s="26" customFormat="1" ht="31.5">
+      <c r="A16" s="43">
         <v>241115</v>
       </c>
-      <c r="B15" s="52" t="s">
+      <c r="B16" s="49" t="s">
+        <v>396</v>
+      </c>
+      <c r="C16" s="93"/>
+      <c r="D16" s="49" t="s">
+        <v>397</v>
+      </c>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+    </row>
+    <row r="17" spans="1:7" s="26" customFormat="1" ht="31.5">
+      <c r="A17" s="43">
+        <v>241115</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>385</v>
+      </c>
+      <c r="C17" s="93"/>
+      <c r="D17" s="49" t="s">
+        <v>387</v>
+      </c>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+    </row>
+    <row r="18" spans="1:7" s="26" customFormat="1" ht="45">
+      <c r="A18" s="43">
+        <v>241115</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>428</v>
+      </c>
+      <c r="C18" s="93"/>
+      <c r="D18" s="43" t="s">
+        <v>429</v>
+      </c>
+      <c r="E18" s="43" t="s">
+        <v>430</v>
+      </c>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+    </row>
+    <row r="19" spans="1:7" s="26" customFormat="1" ht="45">
+      <c r="A19" s="43">
+        <v>241115</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>427</v>
+      </c>
+      <c r="C19" s="93"/>
+      <c r="D19" s="43" t="s">
+        <v>429</v>
+      </c>
+      <c r="E19" s="43" t="s">
+        <v>430</v>
+      </c>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+    </row>
+    <row r="20" spans="1:7" s="26" customFormat="1" ht="31.5">
+      <c r="A20" s="43">
+        <v>241115</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>431</v>
+      </c>
+      <c r="C20" s="93"/>
+      <c r="D20" s="61">
+        <v>45444</v>
+      </c>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+    </row>
+    <row r="21" spans="1:7" s="26" customFormat="1" ht="15.75">
+      <c r="A21" s="49">
+        <v>241010</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>420</v>
+      </c>
+      <c r="C21" s="94"/>
+      <c r="D21" s="65">
+        <v>45596</v>
+      </c>
+      <c r="E21" s="54"/>
+      <c r="F21" s="52" t="s">
+        <v>469</v>
+      </c>
+      <c r="G21" s="55"/>
+    </row>
+    <row r="22" spans="1:7" s="26" customFormat="1" ht="15.75">
+      <c r="A22" s="49">
+        <v>241010</v>
+      </c>
+      <c r="B22" s="62" t="s">
+        <v>411</v>
+      </c>
+      <c r="C22" s="63" t="s">
+        <v>412</v>
+      </c>
+      <c r="D22" s="64">
+        <v>45688</v>
+      </c>
+      <c r="E22" s="63"/>
+      <c r="F22" s="52" t="s">
+        <v>469</v>
+      </c>
+      <c r="G22" s="43"/>
+    </row>
+    <row r="23" spans="1:7" s="26" customFormat="1" ht="15.75">
+      <c r="A23" s="49">
+        <v>241010</v>
+      </c>
+      <c r="B23" s="52" t="s">
         <v>413</v>
       </c>
-      <c r="C15" s="105"/>
-      <c r="D15" s="52" t="s">
+      <c r="C23" s="54" t="s">
         <v>414</v>
       </c>
-      <c r="E15" s="45"/>
-[...94 lines deleted...]
-      <c r="D21" s="67">
+      <c r="D23" s="64">
         <v>45688</v>
       </c>
-      <c r="E21" s="66"/>
-[...25 lines deleted...]
-      <c r="A23" s="45">
+      <c r="E23" s="54"/>
+      <c r="F23" s="52" t="s">
+        <v>469</v>
+      </c>
+      <c r="G23" s="43"/>
+    </row>
+    <row r="24" spans="1:7" s="26" customFormat="1" ht="31.5">
+      <c r="A24" s="43">
         <v>240901</v>
       </c>
-      <c r="B23" s="52" t="s">
-[...11 lines deleted...]
-      <c r="A24" s="45">
+      <c r="B24" s="49" t="s">
+        <v>342</v>
+      </c>
+      <c r="C24" s="93"/>
+      <c r="D24" s="61" t="s">
+        <v>459</v>
+      </c>
+      <c r="E24" s="43"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
+    </row>
+    <row r="25" spans="1:7" s="26" customFormat="1" ht="15.75">
+      <c r="A25" s="43">
         <v>240501</v>
       </c>
-      <c r="B24" s="55" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="64">
+      <c r="B25" s="52" t="s">
+        <v>336</v>
+      </c>
+      <c r="C25" s="93"/>
+      <c r="D25" s="61">
         <v>45505</v>
       </c>
-      <c r="E24" s="45"/>
-[...4 lines deleted...]
-      <c r="A25" s="45">
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+    </row>
+    <row r="26" spans="1:7" s="26" customFormat="1" ht="15.75">
+      <c r="A26" s="43">
         <v>240501</v>
       </c>
-      <c r="B25" s="55" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="64">
+      <c r="B26" s="52" t="s">
+        <v>337</v>
+      </c>
+      <c r="C26" s="93"/>
+      <c r="D26" s="61">
         <v>45505</v>
       </c>
-      <c r="E25" s="45"/>
-[...4 lines deleted...]
-      <c r="A26" s="45">
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+    </row>
+    <row r="27" spans="1:7" s="26" customFormat="1" ht="30">
+      <c r="A27" s="43">
         <v>240422</v>
       </c>
-      <c r="B26" s="69" t="s">
-[...13 lines deleted...]
-      <c r="A27" s="45">
+      <c r="B27" s="66" t="s">
+        <v>490</v>
+      </c>
+      <c r="C27" s="93"/>
+      <c r="D27" s="61" t="s">
+        <v>491</v>
+      </c>
+      <c r="E27" s="43" t="s">
+        <v>492</v>
+      </c>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+    </row>
+    <row r="28" spans="1:7" s="26" customFormat="1" ht="42" customHeight="1">
+      <c r="A28" s="43">
         <v>240425</v>
       </c>
-      <c r="B27" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="105">
+      <c r="B28" s="43" t="s">
+        <v>351</v>
+      </c>
+      <c r="C28" s="93">
         <v>442450</v>
       </c>
-      <c r="D27" s="45" t="s">
-[...9 lines deleted...]
-      <c r="A28" s="45">
+      <c r="D28" s="43" t="s">
+        <v>362</v>
+      </c>
+      <c r="E28" s="43" t="s">
+        <v>363</v>
+      </c>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+    </row>
+    <row r="29" spans="1:7" ht="30">
+      <c r="A29" s="43">
         <v>231207</v>
       </c>
-      <c r="B28" s="45" t="s">
-[...13 lines deleted...]
-      <c r="A29" s="39">
+      <c r="B29" s="43" t="s">
+        <v>310</v>
+      </c>
+      <c r="C29" s="93"/>
+      <c r="D29" s="43" t="s">
+        <v>311</v>
+      </c>
+      <c r="E29" s="43" t="s">
+        <v>312</v>
+      </c>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+    </row>
+    <row r="30" spans="1:7" s="26" customFormat="1" ht="30">
+      <c r="A30" s="37">
         <v>231103</v>
       </c>
-      <c r="B29" s="44" t="s">
-[...3 lines deleted...]
-      <c r="D29" s="39" t="s">
+      <c r="B30" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="C30" s="91"/>
+      <c r="D30" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+    </row>
+    <row r="31" spans="1:7" s="26" customFormat="1" ht="75">
+      <c r="A31" s="36">
+        <v>231101</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>286</v>
+      </c>
+      <c r="C31" s="95"/>
+      <c r="D31" s="36" t="s">
+        <v>287</v>
+      </c>
+      <c r="E31" s="36" t="s">
+        <v>288</v>
+      </c>
+      <c r="F31" s="36" t="s">
+        <v>289</v>
+      </c>
+      <c r="G31" s="36" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="105">
+      <c r="A32" s="25">
+        <v>230929</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="C32" s="96"/>
+      <c r="D32" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="G32" s="25"/>
+    </row>
+    <row r="33" spans="1:7" ht="105">
+      <c r="A33" s="35">
+        <v>230929</v>
+      </c>
+      <c r="B33" s="35" t="s">
+        <v>271</v>
+      </c>
+      <c r="C33" s="97">
+        <v>53785</v>
+      </c>
+      <c r="D33" s="35" t="s">
+        <v>272</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>273</v>
+      </c>
+      <c r="F33" s="35" t="s">
+        <v>274</v>
+      </c>
+      <c r="G33" s="35"/>
+    </row>
+    <row r="34" spans="1:7" ht="75">
+      <c r="A34" s="37">
+        <v>230608</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>300</v>
+      </c>
+      <c r="C34" s="91"/>
+      <c r="D34" s="37" t="s">
+        <v>301</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>302</v>
+      </c>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+    </row>
+    <row r="35" spans="1:7" ht="31.5">
+      <c r="A35" s="32">
+        <v>230519</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>225</v>
+      </c>
+      <c r="C35" s="95"/>
+      <c r="D35" s="32" t="s">
+        <v>226</v>
+      </c>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="36"/>
+    </row>
+    <row r="36" spans="1:7" ht="47.25">
+      <c r="A36" s="25">
+        <v>230331</v>
+      </c>
+      <c r="B36" s="20" t="s">
+        <v>206</v>
+      </c>
+      <c r="C36" s="95"/>
+      <c r="D36" s="30" t="s">
+        <v>304</v>
+      </c>
+      <c r="E36" s="41"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="36"/>
+    </row>
+    <row r="37" spans="1:7" s="26" customFormat="1" ht="30">
+      <c r="A37" s="25">
+        <v>230331</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="C37" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="39">
+        <v>45077</v>
+      </c>
+      <c r="E37" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="G37" s="25"/>
+    </row>
+    <row r="38" spans="1:7" s="26" customFormat="1" ht="165">
+      <c r="A38" s="25">
+        <v>230210</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" s="98"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="F38" s="38"/>
+      <c r="G38" s="25"/>
+    </row>
+    <row r="39" spans="1:7" s="26" customFormat="1" ht="47.25">
+      <c r="A39" s="25">
+        <v>230207</v>
+      </c>
+      <c r="B39" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="96"/>
+      <c r="D39" s="32" t="s">
+        <v>186</v>
+      </c>
+      <c r="E39" s="34" t="s">
         <v>298</v>
       </c>
-      <c r="E29" s="39"/>
-[...116 lines deleted...]
-      <c r="C36" s="108" t="s">
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+    </row>
+    <row r="40" spans="1:7" s="26" customFormat="1" ht="126">
+      <c r="A40" s="25">
+        <v>221231</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="96"/>
+      <c r="D40" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>266</v>
+      </c>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+    </row>
+    <row r="41" spans="1:7" s="26" customFormat="1" ht="63">
+      <c r="A41" s="25">
+        <v>220915</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="C41" s="96"/>
+      <c r="D41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="33"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+    </row>
+    <row r="42" spans="1:7" ht="90">
+      <c r="A42" s="2">
+        <v>220714</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D36" s="41">
-[...75 lines deleted...]
-      <c r="A41" s="3">
+      <c r="D42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="2"/>
+    </row>
+    <row r="43" spans="1:7" ht="30">
+      <c r="A43" s="2">
         <v>220714</v>
       </c>
-      <c r="B41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="111" t="s">
+      <c r="B43" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C43" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D41" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A42" s="3">
+      <c r="D43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+    </row>
+    <row r="44" spans="1:7" ht="30">
+      <c r="A44" s="2">
         <v>220714</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="111" t="s">
+      <c r="B44" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="D44" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E42" s="3"/>
-[...4 lines deleted...]
-      <c r="A43" s="3">
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+    </row>
+    <row r="45" spans="1:7" ht="30">
+      <c r="A45" s="2">
         <v>220714</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="111" t="s">
+      <c r="B45" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D43" s="3" t="s">
+      <c r="D45" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E43" s="3"/>
-[...10 lines deleted...]
-      <c r="C44" s="111" t="s">
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+    </row>
+    <row r="46" spans="1:7" ht="60">
+      <c r="A46" s="2">
+        <v>220609</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D44" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C45" s="111" t="s">
+      <c r="D46" s="3">
+        <v>44835</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G46" s="2"/>
+    </row>
+    <row r="47" spans="1:7" ht="30">
+      <c r="A47" s="2">
+        <v>220203</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D45" s="4">
-[...17 lines deleted...]
-      <c r="C46" s="111" t="s">
+      <c r="D47" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+    </row>
+    <row r="48" spans="1:7" ht="45">
+      <c r="A48" s="2">
+        <v>220401</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D46" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C47" s="111" t="s">
+      <c r="D48" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+    </row>
+    <row r="49" spans="1:7" ht="30">
+      <c r="A49" s="2">
+        <v>211230</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C49" s="99">
+        <v>37143</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+    </row>
+    <row r="50" spans="1:7" ht="15">
+      <c r="A50" s="2">
+        <v>211230</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" s="99">
+        <v>161741</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+    </row>
+    <row r="51" spans="1:7" ht="30">
+      <c r="A51" s="2">
+        <v>211230</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C51" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D47" s="3" t="s">
-[...49 lines deleted...]
-      <c r="C50" s="111" t="s">
+      <c r="D51" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+    </row>
+    <row r="52" spans="1:7" ht="90">
+      <c r="A52" s="2">
+        <v>211207</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="99">
+        <v>129759</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+    </row>
+    <row r="53" spans="1:7" ht="60">
+      <c r="A53" s="2">
+        <v>211207</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="99">
+        <v>79830</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+    </row>
+    <row r="54" spans="1:7" ht="75">
+      <c r="A54" s="2">
+        <v>211207</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C54" s="99">
+        <v>29397</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2"/>
+      <c r="G54" s="2"/>
+    </row>
+    <row r="55" spans="1:7" ht="45">
+      <c r="A55" s="2">
+        <v>211111</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C55" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D50" s="3" t="s">
-[...64 lines deleted...]
-      <c r="C54" s="111" t="s">
+      <c r="D55" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+    </row>
+    <row r="56" spans="1:7" ht="75">
+      <c r="A56" s="2">
+        <v>210917</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D54" s="3" t="s">
-[...15 lines deleted...]
-      <c r="C55" s="111" t="s">
+      <c r="D56" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+    </row>
+    <row r="57" spans="1:7" ht="15">
+      <c r="A57" s="2">
+        <v>210902</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C57" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D55" s="3" t="s">
-[...16 lines deleted...]
-      <c r="D56" s="3" t="s">
+      <c r="D57" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E56" s="3"/>
-[...1 lines deleted...]
-      <c r="G56" s="3"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:F353"/>
+  <dimension ref="A1:F368"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="C5" sqref="C5"/>
+      <selection pane="topLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5714285714286" customWidth="1"/>
     <col min="2" max="2" width="43.1428571428571" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="5:5" ht="15">
-      <c r="E1" s="2"/>
+      <c r="E1" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="45">
-      <c r="A4" s="71" t="s">
+      <c r="A4" s="68" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="71" t="s">
+      <c r="B4" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="68" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="15.75">
-      <c r="A5" s="48">
+    <row r="5" spans="1:3" ht="15">
+      <c r="A5" s="68"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+    </row>
+    <row r="6" spans="1:3" ht="15">
+      <c r="A6" s="68">
+        <v>260522</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C6" s="68"/>
+    </row>
+    <row r="7" spans="1:3" ht="30">
+      <c r="A7" s="68">
+        <v>260522</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C7" s="68"/>
+    </row>
+    <row r="8" spans="1:3" ht="15">
+      <c r="A8" s="68">
+        <v>260522</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>971</v>
+      </c>
+      <c r="C8" s="68"/>
+    </row>
+    <row r="9" spans="1:3" ht="15">
+      <c r="A9" s="68">
+        <v>260522</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C9" s="68" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="31.5">
+      <c r="A10" s="45">
+        <v>260519</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>910</v>
+      </c>
+      <c r="C10" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75">
+      <c r="A11" s="45">
+        <v>260518</v>
+      </c>
+      <c r="B11" s="49" t="s">
+        <v>974</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="30">
+      <c r="A12" s="45">
+        <v>260513</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>615</v>
+      </c>
+      <c r="C12" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="31.5">
+      <c r="A13" s="45">
+        <v>260508</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>458</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75">
+      <c r="A14" s="45">
+        <v>260430</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>760</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="31.5">
+      <c r="A15" s="45">
+        <v>260430</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="31.5">
+      <c r="A16" s="45">
+        <v>260430</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>846</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75">
+      <c r="A17" s="45">
+        <v>260430</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>838</v>
+      </c>
+      <c r="C17" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="30">
+      <c r="A18" s="45">
+        <v>260423</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C18" s="45"/>
+    </row>
+    <row r="19" spans="1:3" ht="31.5">
+      <c r="A19" s="45">
+        <v>260416</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75">
+      <c r="A20" s="45">
         <v>260402</v>
       </c>
-      <c r="B5" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="48">
+      <c r="B20" s="49" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75">
+      <c r="A21" s="45">
         <v>260402</v>
       </c>
-      <c r="B6" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="48">
+      <c r="B21" s="49" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="31.5">
+      <c r="A22" s="45">
         <v>260402</v>
       </c>
-      <c r="B7" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="48">
+      <c r="B22" s="52" t="s">
+        <v>963</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15">
+      <c r="A23" s="45">
         <v>260327</v>
       </c>
-      <c r="B8" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="48">
+      <c r="B23" s="45" t="s">
+        <v>988</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15">
+      <c r="A24" s="45">
         <v>260327</v>
       </c>
-      <c r="B9" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="48">
+      <c r="B24" s="45" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15">
+      <c r="A25" s="45">
         <v>260327</v>
       </c>
-      <c r="B10" s="48" t="s">
-[...8 lines deleted...]
-      <c r="A11" s="48">
+      <c r="B25" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="30">
+      <c r="A26" s="45">
         <v>260327</v>
       </c>
-      <c r="B11" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="48">
+      <c r="B26" s="45" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="30">
+      <c r="A27" s="45">
         <v>260326</v>
       </c>
-      <c r="B12" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="48">
+      <c r="B27" s="45" t="s">
+        <v>947</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15">
+      <c r="A28" s="45">
         <v>260326</v>
       </c>
-      <c r="B13" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="48">
+      <c r="B28" s="45" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="30">
+      <c r="A29" s="45">
         <v>260312</v>
       </c>
-      <c r="B14" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="48">
+      <c r="B29" s="45" t="s">
+        <v>685</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="15">
+      <c r="A30" s="45">
         <v>260312</v>
       </c>
-      <c r="B15" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="48">
+      <c r="B30" s="45" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15">
+      <c r="A31" s="45">
         <v>260312</v>
       </c>
-      <c r="B16" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="48">
+      <c r="B31" s="45" t="s">
+        <v>870</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15">
+      <c r="A32" s="45">
         <v>260310</v>
       </c>
-      <c r="B17" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="48">
+      <c r="B32" s="45" t="s">
+        <v>992</v>
+      </c>
+      <c r="C32" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="31.5">
+      <c r="A33" s="45">
         <v>260305</v>
       </c>
-      <c r="B18" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="48">
+      <c r="B33" s="52" t="s">
+        <v>755</v>
+      </c>
+      <c r="C33" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="31.5">
+      <c r="A34" s="45">
         <v>260304</v>
       </c>
-      <c r="B19" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="48">
+      <c r="B34" s="52" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="31.5">
+      <c r="A35" s="45">
         <v>260304</v>
       </c>
-      <c r="B20" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="48">
+      <c r="B35" s="52" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C35" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="31.5">
+      <c r="A36" s="45">
         <v>260304</v>
       </c>
-      <c r="B21" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="48">
+      <c r="B36" s="52" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C36" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15.75">
+      <c r="A37" s="45">
         <v>260304</v>
       </c>
-      <c r="B22" s="79" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="48">
+      <c r="B37" s="74" t="s">
+        <v>989</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="30">
+      <c r="A38" s="45">
         <v>260226</v>
       </c>
-      <c r="B23" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="48">
+      <c r="B38" s="45" t="s">
+        <v>664</v>
+      </c>
+      <c r="C38" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="30">
+      <c r="A39" s="45">
         <v>260226</v>
       </c>
-      <c r="B24" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="48">
+      <c r="B39" s="45" t="s">
+        <v>960</v>
+      </c>
+      <c r="C39" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15">
+      <c r="A40" s="45">
         <v>260226</v>
       </c>
-      <c r="B25" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="48">
+      <c r="B40" s="45" t="s">
+        <v>972</v>
+      </c>
+      <c r="C40" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15">
+      <c r="A41" s="45">
         <v>260218</v>
       </c>
-      <c r="B26" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="48">
+      <c r="B41" s="45" t="s">
+        <v>966</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15">
+      <c r="A42" s="45">
         <v>260217</v>
       </c>
-      <c r="B27" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="48">
+      <c r="B42" s="45" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C42" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="30">
+      <c r="A43" s="45">
         <v>260212</v>
       </c>
-      <c r="B28" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="48">
+      <c r="B43" s="45" t="s">
+        <v>736</v>
+      </c>
+      <c r="C43" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="30">
+      <c r="A44" s="45">
         <v>260205</v>
       </c>
-      <c r="B29" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A30" s="48">
+      <c r="B44" s="45" t="s">
+        <v>884</v>
+      </c>
+      <c r="C44" s="45"/>
+    </row>
+    <row r="45" spans="1:3" ht="15">
+      <c r="A45" s="45">
         <v>260130</v>
       </c>
-      <c r="B30" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A31" s="48">
+      <c r="B45" s="45" t="s">
+        <v>866</v>
+      </c>
+      <c r="C45" s="45"/>
+    </row>
+    <row r="46" spans="1:3" ht="30">
+      <c r="A46" s="45">
         <v>260130</v>
       </c>
-      <c r="B31" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A32" s="48">
+      <c r="B46" s="45" t="s">
+        <v>756</v>
+      </c>
+      <c r="C46" s="45"/>
+    </row>
+    <row r="47" spans="1:3" ht="30">
+      <c r="A47" s="45">
         <v>260130</v>
       </c>
-      <c r="B32" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A33" s="48">
+      <c r="B47" s="45" t="s">
+        <v>822</v>
+      </c>
+      <c r="C47" s="45"/>
+    </row>
+    <row r="48" spans="1:3" ht="15.75">
+      <c r="A48" s="45">
         <v>260116</v>
       </c>
-      <c r="B33" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="48">
+      <c r="B48" s="49" t="s">
+        <v>657</v>
+      </c>
+      <c r="C48" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="31.5">
+      <c r="A49" s="45">
         <v>260108</v>
       </c>
-      <c r="B34" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="48">
+      <c r="B49" s="52" t="s">
+        <v>715</v>
+      </c>
+      <c r="C49" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="31.5">
+      <c r="A50" s="45">
         <v>260108</v>
       </c>
-      <c r="B35" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="48">
+      <c r="B50" s="49" t="s">
+        <v>779</v>
+      </c>
+      <c r="C50" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15">
+      <c r="A51" s="45">
         <v>251229</v>
       </c>
-      <c r="B36" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A37" s="48">
+      <c r="B51" s="45" t="s">
+        <v>802</v>
+      </c>
+      <c r="C51" s="45"/>
+    </row>
+    <row r="52" spans="1:3" ht="15">
+      <c r="A52" s="45">
         <v>251205</v>
       </c>
-      <c r="B37" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A38" s="48">
+      <c r="B52" s="45" t="s">
+        <v>450</v>
+      </c>
+      <c r="C52" s="45"/>
+    </row>
+    <row r="53" spans="1:3" ht="15">
+      <c r="A53" s="45">
         <v>251205</v>
       </c>
-      <c r="B38" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A39" s="48">
+      <c r="B53" s="45" t="s">
+        <v>643</v>
+      </c>
+      <c r="C53" s="45"/>
+    </row>
+    <row r="54" spans="1:3" ht="30">
+      <c r="A54" s="45">
         <v>251205</v>
       </c>
-      <c r="B39" s="48" t="s">
-[...5 lines deleted...]
-      <c r="A40" s="48">
+      <c r="B54" s="45" t="s">
+        <v>532</v>
+      </c>
+      <c r="C54" s="45"/>
+    </row>
+    <row r="55" spans="1:3" ht="30">
+      <c r="A55" s="45">
         <v>251205</v>
       </c>
-      <c r="B40" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="48">
+      <c r="B55" s="45" t="s">
+        <v>754</v>
+      </c>
+      <c r="C55" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="31.5">
+      <c r="A56" s="45">
         <v>251127</v>
       </c>
-      <c r="B41" s="52" t="s">
+      <c r="B56" s="49" t="s">
+        <v>504</v>
+      </c>
+      <c r="C56" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="31.5">
+      <c r="A57" s="45">
+        <v>251120</v>
+      </c>
+      <c r="B57" s="56" t="s">
+        <v>656</v>
+      </c>
+      <c r="C57" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="31.5">
+      <c r="A58" s="45">
+        <v>251114</v>
+      </c>
+      <c r="B58" s="49" t="s">
+        <v>547</v>
+      </c>
+      <c r="C58" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="30">
+      <c r="A59" s="45">
+        <v>251106</v>
+      </c>
+      <c r="B59" s="45" t="s">
+        <v>661</v>
+      </c>
+      <c r="C59" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="15">
+      <c r="A60" s="45">
+        <v>251106</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="C60" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="30">
+      <c r="A61" s="45">
+        <v>251106</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>532</v>
+      </c>
+      <c r="C61" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="31.5">
+      <c r="A62" s="45">
+        <v>251030</v>
+      </c>
+      <c r="B62" s="49" t="s">
+        <v>529</v>
+      </c>
+      <c r="C62" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15.75">
+      <c r="A63" s="45">
+        <v>251024</v>
+      </c>
+      <c r="B63" s="52" t="s">
+        <v>495</v>
+      </c>
+      <c r="C63" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="31.5">
+      <c r="A64" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B64" s="49" t="s">
+        <v>458</v>
+      </c>
+      <c r="C64" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="30">
+      <c r="A65" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>534</v>
+      </c>
+      <c r="C65" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="30">
+      <c r="A66" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B66" s="45" t="s">
+        <v>331</v>
+      </c>
+      <c r="C66" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="30">
+      <c r="A67" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B67" s="45" t="s">
+        <v>485</v>
+      </c>
+      <c r="C67" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="30">
+      <c r="A68" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B68" s="45" t="s">
+        <v>366</v>
+      </c>
+      <c r="C68" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15">
+      <c r="A69" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B69" s="45" t="s">
+        <v>640</v>
+      </c>
+      <c r="C69" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="30">
+      <c r="A70" s="45">
+        <v>251009</v>
+      </c>
+      <c r="B70" s="45" t="s">
+        <v>393</v>
+      </c>
+      <c r="C70" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="31.5">
+      <c r="A71" s="45">
+        <v>250925</v>
+      </c>
+      <c r="B71" s="49" t="s">
+        <v>321</v>
+      </c>
+      <c r="C71" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="15">
+      <c r="A72" s="45">
+        <v>250918</v>
+      </c>
+      <c r="B72" s="45" t="s">
+        <v>625</v>
+      </c>
+      <c r="C72" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="15">
+      <c r="A73" s="45">
+        <v>250912</v>
+      </c>
+      <c r="B73" s="45" t="s">
+        <v>607</v>
+      </c>
+      <c r="C73" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="15">
+      <c r="A74" s="45">
+        <v>250912</v>
+      </c>
+      <c r="B74" s="45" t="s">
+        <v>594</v>
+      </c>
+      <c r="C74" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="31.5">
+      <c r="A75" s="45">
+        <v>250904</v>
+      </c>
+      <c r="B75" s="49" t="s">
         <v>537</v>
       </c>
-      <c r="C41" s="48" t="s">
-[...107 lines deleted...]
-      <c r="B51" s="48" t="s">
+      <c r="C75" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="15.75">
+      <c r="A76" s="45">
+        <v>250904</v>
+      </c>
+      <c r="B76" s="49" t="s">
+        <v>580</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="15">
+      <c r="A77" s="45">
+        <v>250904</v>
+      </c>
+      <c r="B77" s="45" t="s">
+        <v>613</v>
+      </c>
+      <c r="C77" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="15">
+      <c r="A78" s="45">
+        <v>250904</v>
+      </c>
+      <c r="B78" s="45" t="s">
+        <v>608</v>
+      </c>
+      <c r="C78" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="31.5">
+      <c r="A79" s="45">
+        <v>250828</v>
+      </c>
+      <c r="B79" s="49" t="s">
+        <v>318</v>
+      </c>
+      <c r="C79" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="31.5">
+      <c r="A80" s="45">
+        <v>250814</v>
+      </c>
+      <c r="B80" s="49" t="s">
+        <v>523</v>
+      </c>
+      <c r="C80" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="31.5">
+      <c r="A81" s="45">
+        <v>250807</v>
+      </c>
+      <c r="B81" s="52" t="s">
+        <v>534</v>
+      </c>
+      <c r="C81" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="31.5">
+      <c r="A82" s="45">
+        <v>250801</v>
+      </c>
+      <c r="B82" s="49" t="s">
+        <v>514</v>
+      </c>
+      <c r="C82" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="15">
+      <c r="A83" s="45">
+        <v>250704</v>
+      </c>
+      <c r="B83" s="45" t="s">
+        <v>527</v>
+      </c>
+      <c r="C83" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="30">
+      <c r="A84" s="45">
+        <v>250703</v>
+      </c>
+      <c r="B84" s="45" t="s">
+        <v>532</v>
+      </c>
+      <c r="C84" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="31.5">
+      <c r="A85" s="45">
+        <v>250612</v>
+      </c>
+      <c r="B85" s="49" t="s">
+        <v>456</v>
+      </c>
+      <c r="C85" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="15.75">
+      <c r="A86" s="45">
+        <v>250612</v>
+      </c>
+      <c r="B86" s="49" t="s">
+        <v>520</v>
+      </c>
+      <c r="C86" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="31.5">
+      <c r="A87" s="45">
+        <v>250605</v>
+      </c>
+      <c r="B87" s="49" t="s">
+        <v>457</v>
+      </c>
+      <c r="C87" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="31.5">
+      <c r="A88" s="45">
+        <v>250605</v>
+      </c>
+      <c r="B88" s="49" t="s">
+        <v>515</v>
+      </c>
+      <c r="C88" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="15">
+      <c r="A89" s="45">
+        <v>250605</v>
+      </c>
+      <c r="B89" s="45" t="s">
+        <v>525</v>
+      </c>
+      <c r="C89" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="31.5">
+      <c r="A90" s="45">
+        <v>250530</v>
+      </c>
+      <c r="B90" s="49" t="s">
+        <v>485</v>
+      </c>
+      <c r="C90" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="31.5">
+      <c r="A91" s="45">
+        <v>250530</v>
+      </c>
+      <c r="B91" s="49" t="s">
+        <v>353</v>
+      </c>
+      <c r="C91" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="30">
+      <c r="A92" s="45">
+        <v>250522</v>
+      </c>
+      <c r="B92" s="45" t="s">
+        <v>489</v>
+      </c>
+      <c r="C92" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="15">
+      <c r="A93" s="45">
+        <v>250425</v>
+      </c>
+      <c r="B93" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C93" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="31.5">
+      <c r="A94" s="45">
+        <v>250410</v>
+      </c>
+      <c r="B94" s="49" t="s">
+        <v>488</v>
+      </c>
+      <c r="C94" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="31.5">
+      <c r="A95" s="45">
+        <v>250404</v>
+      </c>
+      <c r="B95" s="49" t="s">
+        <v>320</v>
+      </c>
+      <c r="C95" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="31.5">
+      <c r="A96" s="45">
+        <v>250404</v>
+      </c>
+      <c r="B96" s="49" t="s">
+        <v>506</v>
+      </c>
+      <c r="C96" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="30">
+      <c r="A97" s="45">
+        <v>250328</v>
+      </c>
+      <c r="B97" s="45" t="s">
+        <v>497</v>
+      </c>
+      <c r="C97" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="30">
+      <c r="A98" s="45">
+        <v>250313</v>
+      </c>
+      <c r="B98" s="45" t="s">
+        <v>455</v>
+      </c>
+      <c r="C98" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="30">
+      <c r="A99" s="45">
+        <v>250313</v>
+      </c>
+      <c r="B99" s="45" t="s">
+        <v>487</v>
+      </c>
+      <c r="C99" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="31.5">
+      <c r="A100" s="45">
+        <v>250227</v>
+      </c>
+      <c r="B100" s="49" t="s">
+        <v>233</v>
+      </c>
+      <c r="C100" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="31.5">
+      <c r="A101" s="45">
+        <v>250227</v>
+      </c>
+      <c r="B101" s="49" t="s">
+        <v>353</v>
+      </c>
+      <c r="C101" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="31.5">
+      <c r="A102" s="45">
+        <v>250206</v>
+      </c>
+      <c r="B102" s="49" t="s">
+        <v>426</v>
+      </c>
+      <c r="C102" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="31.5">
+      <c r="A103" s="45">
+        <v>250123</v>
+      </c>
+      <c r="B103" s="49" t="s">
+        <v>444</v>
+      </c>
+      <c r="C103" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="31.5">
+      <c r="A104" s="45">
+        <v>250131</v>
+      </c>
+      <c r="B104" s="49" t="s">
+        <v>449</v>
+      </c>
+      <c r="C104" s="45"/>
+    </row>
+    <row r="105" spans="1:3" ht="15.75">
+      <c r="A105" s="45">
+        <v>250131</v>
+      </c>
+      <c r="B105" s="49" t="s">
+        <v>373</v>
+      </c>
+      <c r="C105" s="45"/>
+    </row>
+    <row r="106" spans="1:3" ht="15">
+      <c r="A106" s="45">
+        <v>250109</v>
+      </c>
+      <c r="B106" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="C106" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="31.5">
+      <c r="A107" s="45">
+        <v>241128</v>
+      </c>
+      <c r="B107" s="49" t="s">
+        <v>394</v>
+      </c>
+      <c r="C107" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="31.5">
+      <c r="A108" s="45">
+        <v>241121</v>
+      </c>
+      <c r="B108" s="49" t="s">
+        <v>367</v>
+      </c>
+      <c r="C108" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="31.5">
+      <c r="A109" s="45">
+        <v>241121</v>
+      </c>
+      <c r="B109" s="49" t="s">
+        <v>424</v>
+      </c>
+      <c r="C109" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="31.5">
+      <c r="A110" s="45">
+        <v>241121</v>
+      </c>
+      <c r="B110" s="49" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="15.75">
+      <c r="A111" s="45">
+        <v>241115</v>
+      </c>
+      <c r="B111" s="49" t="s">
+        <v>358</v>
+      </c>
+      <c r="C111" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="15.75">
+      <c r="A112" s="45">
+        <v>241024</v>
+      </c>
+      <c r="B112" s="49" t="s">
+        <v>410</v>
+      </c>
+      <c r="C112" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="15.75">
+      <c r="A113" s="45">
+        <v>241017</v>
+      </c>
+      <c r="B113" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="C113" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="31.5">
+      <c r="A114" s="45">
+        <v>241017</v>
+      </c>
+      <c r="B114" s="49" t="s">
+        <v>212</v>
+      </c>
+      <c r="C114" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="15.75">
+      <c r="A115" s="45">
+        <v>240926</v>
+      </c>
+      <c r="B115" s="49" t="s">
+        <v>398</v>
+      </c>
+      <c r="C115" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="31.5">
+      <c r="A116" s="45">
+        <v>240926</v>
+      </c>
+      <c r="B116" s="49" t="s">
+        <v>392</v>
+      </c>
+      <c r="C116" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="15.75">
+      <c r="A117" s="45">
+        <v>240919</v>
+      </c>
+      <c r="B117" s="49" t="s">
+        <v>369</v>
+      </c>
+      <c r="C117" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="31.5">
+      <c r="A118" s="45">
+        <v>240919</v>
+      </c>
+      <c r="B118" s="49" t="s">
+        <v>401</v>
+      </c>
+      <c r="C118" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="31.5">
+      <c r="A119" s="45">
+        <v>240917</v>
+      </c>
+      <c r="B119" s="49" t="s">
+        <v>395</v>
+      </c>
+      <c r="C119" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="31.5">
+      <c r="A120" s="45">
+        <v>240905</v>
+      </c>
+      <c r="B120" s="49" t="s">
+        <v>384</v>
+      </c>
+      <c r="C120" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="15.75">
+      <c r="A121" s="45">
+        <v>240905</v>
+      </c>
+      <c r="B121" s="49" t="s">
+        <v>375</v>
+      </c>
+      <c r="C121" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="15.75">
+      <c r="A122" s="45">
+        <v>240829</v>
+      </c>
+      <c r="B122" s="20" t="s">
+        <v>381</v>
+      </c>
+      <c r="C122" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="31.5">
+      <c r="A123" s="45">
+        <v>240808</v>
+      </c>
+      <c r="B123" s="20" t="s">
+        <v>384</v>
+      </c>
+      <c r="C123" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="31.5">
+      <c r="A124" s="45">
+        <v>240808</v>
+      </c>
+      <c r="B124" s="20" t="s">
+        <v>374</v>
+      </c>
+      <c r="C124" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="31.5">
+      <c r="A125" s="45">
+        <v>240808</v>
+      </c>
+      <c r="B125" s="20" t="s">
+        <v>325</v>
+      </c>
+      <c r="C125" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="15.75">
+      <c r="A126" s="45">
+        <v>240802</v>
+      </c>
+      <c r="B126" s="20" t="s">
+        <v>368</v>
+      </c>
+      <c r="C126" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="15">
+      <c r="A127" s="45">
+        <v>240718</v>
+      </c>
+      <c r="B127" s="45" t="s">
+        <v>389</v>
+      </c>
+      <c r="C127" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="15">
+      <c r="A128" s="45">
+        <v>240718</v>
+      </c>
+      <c r="B128" s="45" t="s">
+        <v>357</v>
+      </c>
+      <c r="C128" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="30">
+      <c r="A129" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B129" s="45" t="s">
+        <v>314</v>
+      </c>
+      <c r="C129" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="15">
+      <c r="A130" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>380</v>
+      </c>
+      <c r="C130" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="30">
+      <c r="A131" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B131" s="45" t="s">
+        <v>376</v>
+      </c>
+      <c r="C131" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="15">
+      <c r="A132" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B132" s="45" t="s">
+        <v>382</v>
+      </c>
+      <c r="C132" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="15">
+      <c r="A133" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>383</v>
+      </c>
+      <c r="C133" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="15">
+      <c r="A134" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B134" s="45" t="s">
+        <v>360</v>
+      </c>
+      <c r="C134" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="15">
+      <c r="A135" s="45">
+        <v>240712</v>
+      </c>
+      <c r="B135" s="45" t="s">
+        <v>295</v>
+      </c>
+      <c r="C135" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="15">
+      <c r="A136" s="45">
+        <v>240705</v>
+      </c>
+      <c r="B136" s="45" t="s">
+        <v>291</v>
+      </c>
+      <c r="C136" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="30">
+      <c r="A137" s="45">
+        <v>240704</v>
+      </c>
+      <c r="B137" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="C137" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="15">
+      <c r="A138" s="45">
+        <v>240627</v>
+      </c>
+      <c r="B138" s="45" t="s">
+        <v>343</v>
+      </c>
+      <c r="C138" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="31.5">
+      <c r="A139" s="45">
+        <v>240619</v>
+      </c>
+      <c r="B139" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="C139" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="31.5">
+      <c r="A140" s="45">
+        <v>240613</v>
+      </c>
+      <c r="B140" s="20" t="s">
+        <v>284</v>
+      </c>
+      <c r="C140" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="15.75">
+      <c r="A141" s="45">
+        <v>240607</v>
+      </c>
+      <c r="B141" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="C141" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D141" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="31.5">
+      <c r="A142" s="45">
+        <v>240607</v>
+      </c>
+      <c r="B142" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="C142" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="15.75">
+      <c r="A143" s="45">
+        <v>240530</v>
+      </c>
+      <c r="B143" s="20" t="s">
+        <v>328</v>
+      </c>
+      <c r="C143" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="31.5">
+      <c r="A144" s="45">
+        <v>240527</v>
+      </c>
+      <c r="B144" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="C144" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="15">
+      <c r="A145" s="45">
+        <v>240524</v>
+      </c>
+      <c r="B145" s="45" t="s">
+        <v>364</v>
+      </c>
+      <c r="C145" s="68"/>
+    </row>
+    <row r="146" spans="1:3" ht="15">
+      <c r="A146" s="45">
+        <v>240523</v>
+      </c>
+      <c r="B146" s="45" t="s">
+        <v>349</v>
+      </c>
+      <c r="C146" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="31.5">
+      <c r="A147" s="45">
+        <v>240516</v>
+      </c>
+      <c r="B147" s="20" t="s">
+        <v>299</v>
+      </c>
+      <c r="C147" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="15.75">
+      <c r="A148" s="45">
+        <v>240514</v>
+      </c>
+      <c r="B148" s="20" t="s">
+        <v>349</v>
+      </c>
+      <c r="C148" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="31.5">
+      <c r="A149" s="45">
+        <v>240503</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>320</v>
+      </c>
+      <c r="C149" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="31.5">
+      <c r="A150" s="45">
+        <v>240502</v>
+      </c>
+      <c r="B150" s="20" t="s">
+        <v>316</v>
+      </c>
+      <c r="C150" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="31.5">
+      <c r="A151" s="45">
+        <v>240426</v>
+      </c>
+      <c r="B151" s="20" t="s">
+        <v>344</v>
+      </c>
+      <c r="C151" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="15">
+      <c r="A152" s="45">
+        <v>240425</v>
+      </c>
+      <c r="B152" s="45" t="s">
+        <v>357</v>
+      </c>
+      <c r="C152" s="45"/>
+    </row>
+    <row r="153" spans="1:3" ht="30">
+      <c r="A153" s="45">
+        <v>240425</v>
+      </c>
+      <c r="B153" s="45" t="s">
+        <v>356</v>
+      </c>
+      <c r="C153" s="45"/>
+    </row>
+    <row r="154" spans="1:3" ht="15">
+      <c r="A154" s="45">
+        <v>240425</v>
+      </c>
+      <c r="B154" s="45" t="s">
+        <v>361</v>
+      </c>
+      <c r="C154" s="45"/>
+    </row>
+    <row r="155" spans="1:3" ht="31.5">
+      <c r="A155" s="45">
+        <v>240419</v>
+      </c>
+      <c r="B155" s="20" t="s">
+        <v>326</v>
+      </c>
+      <c r="C155" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="15.75">
+      <c r="A156" s="45">
+        <v>240419</v>
+      </c>
+      <c r="B156" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="C156" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="15.75">
+      <c r="A157" s="45">
+        <v>240419</v>
+      </c>
+      <c r="B157" s="20" t="s">
+        <v>355</v>
+      </c>
+      <c r="C157" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="31.5">
+      <c r="A158" s="45">
+        <v>240418</v>
+      </c>
+      <c r="B158" s="20" t="s">
+        <v>334</v>
+      </c>
+      <c r="C158" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D158" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="30">
+      <c r="A159" s="45">
+        <v>240408</v>
+      </c>
+      <c r="B159" s="45" t="s">
+        <v>354</v>
+      </c>
+      <c r="C159" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="15">
+      <c r="A160" s="45">
+        <v>240408</v>
+      </c>
+      <c r="B160" s="45" t="s">
+        <v>352</v>
+      </c>
+      <c r="C160" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="30">
+      <c r="A161" s="45">
+        <v>240328</v>
+      </c>
+      <c r="B161" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="C161" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="30">
+      <c r="A162" s="45">
+        <v>240328</v>
+      </c>
+      <c r="B162" s="45" t="s">
+        <v>350</v>
+      </c>
+      <c r="C162" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="15">
+      <c r="A163" s="45">
+        <v>240328</v>
+      </c>
+      <c r="B163" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="C163" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="15">
+      <c r="A164" s="45">
+        <v>240328</v>
+      </c>
+      <c r="B164" s="45" t="s">
+        <v>348</v>
+      </c>
+      <c r="C164" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="15.75">
+      <c r="A165" s="45">
+        <v>240314</v>
+      </c>
+      <c r="B165" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="C165" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="31.5">
+      <c r="A166" s="45">
+        <v>240306</v>
+      </c>
+      <c r="B166" s="21" t="s">
+        <v>319</v>
+      </c>
+      <c r="C166" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="15">
+      <c r="A167" s="45">
+        <v>240301</v>
+      </c>
+      <c r="B167" s="45" t="s">
+        <v>330</v>
+      </c>
+      <c r="C167" s="45"/>
+    </row>
+    <row r="168" spans="1:3" ht="15">
+      <c r="A168" s="45">
+        <v>240301</v>
+      </c>
+      <c r="B168" s="45" t="s">
         <v>340</v>
       </c>
-      <c r="C51" s="48" t="s">
-[...139 lines deleted...]
-      <c r="B64" s="52" t="s">
+      <c r="C168" s="45"/>
+    </row>
+    <row r="169" spans="1:3" ht="30">
+      <c r="A169" s="45">
+        <v>240301</v>
+      </c>
+      <c r="B169" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="C169" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="31.5">
+      <c r="A170" s="45">
+        <v>240222</v>
+      </c>
+      <c r="B170" s="20" t="s">
+        <v>306</v>
+      </c>
+      <c r="C170" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="15">
+      <c r="A171" s="45" t="s">
+        <v>339</v>
+      </c>
+      <c r="B171" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C171" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="31.5">
+      <c r="A172" s="45">
+        <v>240215</v>
+      </c>
+      <c r="B172" s="20" t="s">
+        <v>313</v>
+      </c>
+      <c r="C172" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="15.75">
+      <c r="A173" s="45">
+        <v>240209</v>
+      </c>
+      <c r="B173" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="C173" s="45"/>
+    </row>
+    <row r="174" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A174" s="45">
+        <v>240201</v>
+      </c>
+      <c r="B174" s="45" t="s">
+        <v>282</v>
+      </c>
+      <c r="C174" s="45"/>
+    </row>
+    <row r="175" spans="1:3" ht="15">
+      <c r="A175" s="45">
+        <v>240201</v>
+      </c>
+      <c r="B175" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="C175" s="45"/>
+    </row>
+    <row r="176" spans="1:3" ht="15">
+      <c r="A176" s="45">
+        <v>240201</v>
+      </c>
+      <c r="B176" s="45" t="s">
+        <v>329</v>
+      </c>
+      <c r="C176" s="45"/>
+    </row>
+    <row r="177" spans="1:3" ht="15">
+      <c r="A177" s="45">
+        <v>240201</v>
+      </c>
+      <c r="B177" s="45" t="s">
+        <v>308</v>
+      </c>
+      <c r="C177" s="45"/>
+    </row>
+    <row r="178" spans="1:3" ht="17.25" customHeight="1">
+      <c r="A178" s="45">
+        <v>240201</v>
+      </c>
+      <c r="B178" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="C178" s="45"/>
+    </row>
+    <row r="179" spans="1:3" ht="17.25" customHeight="1">
+      <c r="A179" s="45">
+        <v>240201</v>
+      </c>
+      <c r="B179" s="45" t="s">
         <v>327</v>
       </c>
-      <c r="C64" s="48" t="s">
-[...227 lines deleted...]
-      <c r="B85" s="52" t="s">
+      <c r="C179" s="45"/>
+    </row>
+    <row r="180" spans="1:3" ht="17.25" customHeight="1">
+      <c r="A180" s="45">
+        <v>240118</v>
+      </c>
+      <c r="B180" s="23" t="s">
+        <v>263</v>
+      </c>
+      <c r="C180" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="15.75">
+      <c r="A181" s="45">
+        <v>240118</v>
+      </c>
+      <c r="B181" s="20" t="s">
+        <v>315</v>
+      </c>
+      <c r="C181" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="31.5">
+      <c r="A182" s="45">
+        <v>240118</v>
+      </c>
+      <c r="B182" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="C182" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="15.75">
+      <c r="A183" s="45">
+        <v>240105</v>
+      </c>
+      <c r="B183" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="C183" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="15.75">
+      <c r="A184" s="45">
+        <v>231215</v>
+      </c>
+      <c r="B184" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="C184" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="31.5">
+      <c r="A185" s="45">
+        <v>231207</v>
+      </c>
+      <c r="B185" s="20" t="s">
+        <v>305</v>
+      </c>
+      <c r="C185" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="31.5">
+      <c r="A186" s="45">
+        <v>231207</v>
+      </c>
+      <c r="B186" s="20" t="s">
+        <v>265</v>
+      </c>
+      <c r="C186" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="15">
+      <c r="A187" s="45">
+        <v>231203</v>
+      </c>
+      <c r="B187" s="45" t="s">
+        <v>285</v>
+      </c>
+      <c r="C187" s="68"/>
+    </row>
+    <row r="188" spans="1:3" ht="15">
+      <c r="A188" s="45">
+        <v>231203</v>
+      </c>
+      <c r="B188" s="45" t="s">
+        <v>294</v>
+      </c>
+      <c r="C188" s="45"/>
+    </row>
+    <row r="189" spans="1:3" ht="15">
+      <c r="A189" s="45">
+        <v>231201</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="C189" s="45"/>
+    </row>
+    <row r="190" spans="1:3" ht="15">
+      <c r="A190" s="13">
+        <v>231201</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="15">
+      <c r="A191" s="13">
+        <v>231201</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="31.5">
+      <c r="A192" s="45">
+        <v>231117</v>
+      </c>
+      <c r="B192" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="C192" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="15">
+      <c r="A193" s="45">
+        <v>231117</v>
+      </c>
+      <c r="B193" s="45" t="s">
+        <v>296</v>
+      </c>
+      <c r="C193" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="15">
+      <c r="A194" s="45">
+        <v>231103</v>
+      </c>
+      <c r="B194" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="C194" s="45"/>
+    </row>
+    <row r="195" spans="1:3" ht="15">
+      <c r="A195" s="45">
+        <v>231103</v>
+      </c>
+      <c r="B195" s="45" t="s">
+        <v>234</v>
+      </c>
+      <c r="C195" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="15.75">
+      <c r="A196" s="45">
+        <v>231020</v>
+      </c>
+      <c r="B196" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="C196" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="15.75">
+      <c r="A197" s="45">
+        <v>231016</v>
+      </c>
+      <c r="B197" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="C197" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="15.75">
+      <c r="A198" s="45">
+        <v>231006</v>
+      </c>
+      <c r="B198" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="C198" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="15">
+      <c r="A199" s="45">
+        <v>230929</v>
+      </c>
+      <c r="B199" s="45" t="s">
+        <v>275</v>
+      </c>
+      <c r="C199" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="15.75">
+      <c r="A200" s="45">
+        <v>230922</v>
+      </c>
+      <c r="B200" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="C200" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="15.75">
+      <c r="A201" s="45">
+        <v>230922</v>
+      </c>
+      <c r="B201" s="20" t="s">
+        <v>228</v>
+      </c>
+      <c r="C201" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="15.75">
+      <c r="A202" s="45">
+        <v>230914</v>
+      </c>
+      <c r="B202" s="20" t="s">
+        <v>264</v>
+      </c>
+      <c r="C202" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D202" s="67"/>
+    </row>
+    <row r="203" spans="1:3" ht="15.75">
+      <c r="A203" s="45">
+        <v>230914</v>
+      </c>
+      <c r="B203" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="C203" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="15.75">
+      <c r="A204" s="45">
+        <v>230914</v>
+      </c>
+      <c r="B204" s="20" t="s">
+        <v>262</v>
+      </c>
+      <c r="C204" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="15">
+      <c r="A205" s="45">
+        <v>230831</v>
+      </c>
+      <c r="B205" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="C205" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="31.5">
+      <c r="A206" s="45">
+        <v>230817</v>
+      </c>
+      <c r="B206" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="C206" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="31.5">
+      <c r="A207" s="45">
+        <v>230817</v>
+      </c>
+      <c r="B207" s="20" t="s">
+        <v>241</v>
+      </c>
+      <c r="C207" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="15">
+      <c r="A208" s="45">
+        <v>230801</v>
+      </c>
+      <c r="B208" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="C208" s="45"/>
+    </row>
+    <row r="209" spans="1:3" ht="30">
+      <c r="A209" s="45">
+        <v>230801</v>
+      </c>
+      <c r="B209" s="45" t="s">
+        <v>231</v>
+      </c>
+      <c r="C209" s="45"/>
+    </row>
+    <row r="210" spans="1:3" ht="15">
+      <c r="A210" s="45">
+        <v>230801</v>
+      </c>
+      <c r="B210" s="45" t="s">
+        <v>237</v>
+      </c>
+      <c r="C210" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="15">
+      <c r="A211" s="45">
+        <v>230801</v>
+      </c>
+      <c r="B211" s="45" t="s">
+        <v>255</v>
+      </c>
+      <c r="C211" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="30">
+      <c r="A212" s="45">
+        <v>230726</v>
+      </c>
+      <c r="B212" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="C212" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="15">
+      <c r="A213" s="45">
+        <v>230726</v>
+      </c>
+      <c r="B213" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="C213" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="15">
+      <c r="A214" s="45">
+        <v>230721</v>
+      </c>
+      <c r="B214" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="C214" s="45"/>
+    </row>
+    <row r="215" spans="1:3" ht="15">
+      <c r="A215" s="45">
+        <v>230721</v>
+      </c>
+      <c r="B215" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="C215" s="45"/>
+    </row>
+    <row r="216" spans="1:3" ht="15">
+      <c r="A216" s="45">
+        <v>230721</v>
+      </c>
+      <c r="B216" s="45" t="s">
+        <v>244</v>
+      </c>
+      <c r="C216" s="45"/>
+    </row>
+    <row r="217" spans="1:3" ht="15">
+      <c r="A217" s="27">
+        <v>230721</v>
+      </c>
+      <c r="B217" s="27" t="s">
+        <v>242</v>
+      </c>
+      <c r="C217" s="27"/>
+    </row>
+    <row r="218" spans="1:3" ht="15">
+      <c r="A218" s="27">
+        <v>230721</v>
+      </c>
+      <c r="B218" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="C218" s="29"/>
+    </row>
+    <row r="219" spans="1:3" ht="15">
+      <c r="A219" s="27">
+        <v>230720</v>
+      </c>
+      <c r="B219" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="C219" s="29"/>
+    </row>
+    <row r="220" spans="1:3" ht="15.75">
+      <c r="A220" s="27">
+        <v>230713</v>
+      </c>
+      <c r="B220" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C220" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="15">
+      <c r="A221" s="27">
+        <v>230713</v>
+      </c>
+      <c r="B221" s="27" t="s">
+        <v>256</v>
+      </c>
+      <c r="C221" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="15.75">
+      <c r="A222" s="27">
+        <v>230629</v>
+      </c>
+      <c r="B222" s="20" t="s">
         <v>238</v>
       </c>
-      <c r="C85" s="48" t="s">
-[...146 lines deleted...]
-      <c r="B99" s="52" t="s">
+      <c r="C222" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="15.75">
+      <c r="A223" s="27">
+        <v>230622</v>
+      </c>
+      <c r="B223" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="C223" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="15.75">
+      <c r="A224" s="27">
+        <v>230622</v>
+      </c>
+      <c r="B224" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="C224" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="15.75">
+      <c r="A225" s="27">
+        <v>230622</v>
+      </c>
+      <c r="B225" s="20" t="s">
         <v>215</v>
       </c>
-      <c r="C99" s="48" t="s">
-[...511 lines deleted...]
-      <c r="B146" s="48" t="s">
+      <c r="C225" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="15.75">
+      <c r="A226" s="27">
+        <v>230622</v>
+      </c>
+      <c r="B226" s="27" t="s">
+        <v>245</v>
+      </c>
+      <c r="C226" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="F226" s="20"/>
+    </row>
+    <row r="227" spans="1:3" ht="15">
+      <c r="A227" s="27">
+        <v>230621</v>
+      </c>
+      <c r="B227" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="C227" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="15.75">
+      <c r="A228" s="27">
+        <v>230615</v>
+      </c>
+      <c r="B228" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C228" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="F228" s="21"/>
+    </row>
+    <row r="229" spans="1:3" ht="15.75">
+      <c r="A229" s="27">
+        <v>230601</v>
+      </c>
+      <c r="B229" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="C229" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="31.5">
+      <c r="A230" s="27">
+        <v>230601</v>
+      </c>
+      <c r="B230" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="C230" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="31.5">
+      <c r="A231" s="27">
+        <v>230601</v>
+      </c>
+      <c r="B231" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C231" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="15">
+      <c r="A232" s="27">
+        <v>230601</v>
+      </c>
+      <c r="B232" s="27" t="s">
+        <v>189</v>
+      </c>
+      <c r="C232" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="15">
+      <c r="A233" s="27">
+        <v>230427</v>
+      </c>
+      <c r="B233" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="C233" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="30">
+      <c r="A234" s="27">
+        <v>230419</v>
+      </c>
+      <c r="B234" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="C234" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="15">
+      <c r="A235" s="27">
+        <v>230419</v>
+      </c>
+      <c r="B235" s="27" t="s">
+        <v>210</v>
+      </c>
+      <c r="C235" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="15">
+      <c r="A236" s="27">
+        <v>230419</v>
+      </c>
+      <c r="B236" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="C236" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="15">
+      <c r="A237" s="27">
+        <v>230419</v>
+      </c>
+      <c r="B237" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="C237" s="28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="31.5">
+      <c r="A238" s="27">
+        <v>230412</v>
+      </c>
+      <c r="B238" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="C238" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="31.5">
+      <c r="A239">
+        <v>230412</v>
+      </c>
+      <c r="B239" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="C239" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="15">
+      <c r="A240">
+        <v>230406</v>
+      </c>
+      <c r="B240" t="s">
+        <v>180</v>
+      </c>
+      <c r="C240" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="15">
+      <c r="A241">
+        <v>230405</v>
+      </c>
+      <c r="B241" t="s">
+        <v>119</v>
+      </c>
+      <c r="C241" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="15">
+      <c r="A242">
+        <v>230330</v>
+      </c>
+      <c r="B242" t="s">
+        <v>161</v>
+      </c>
+      <c r="C242" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="15">
+      <c r="A243" s="10">
+        <v>230330</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C243" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="15">
+      <c r="A244" s="19">
+        <v>230322</v>
+      </c>
+      <c r="B244" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="15">
+      <c r="A245" s="19">
+        <v>230309</v>
+      </c>
+      <c r="B245" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C245" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="15">
+      <c r="A246" s="19">
+        <v>230309</v>
+      </c>
+      <c r="B246" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="C246" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="15">
+      <c r="A247" s="19">
+        <v>230309</v>
+      </c>
+      <c r="B247" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="C247" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="15">
+      <c r="A248" s="13">
+        <v>230309</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C248" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="30">
+      <c r="A249" s="13">
+        <v>230222</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="15">
+      <c r="A250" s="13">
+        <v>230222</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="15">
+      <c r="A251" s="13">
+        <v>230222</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="15">
+      <c r="A252" s="13">
+        <v>230222</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="15">
+      <c r="A253" s="13">
+        <v>230222</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="15">
+      <c r="A254" s="13">
+        <v>230216</v>
+      </c>
+      <c r="B254" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="15">
+      <c r="A255" s="13">
+        <v>230209</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" ht="15">
+      <c r="A256" s="13">
+        <v>230127</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D256" s="10"/>
+    </row>
+    <row r="257" spans="1:3" ht="15">
+      <c r="A257" s="15">
+        <v>230127</v>
+      </c>
+      <c r="B257" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="C257" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="30">
+      <c r="A258" s="13">
+        <v>230127</v>
+      </c>
+      <c r="B258" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="30">
+      <c r="A259" s="14">
+        <v>230127</v>
+      </c>
+      <c r="B259" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C146" s="48" t="s">
-[...839 lines deleted...]
-      <c r="B226" t="s">
+      <c r="C259" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="15">
+      <c r="A260" s="12">
+        <v>230112</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="15">
+      <c r="A261" s="6">
+        <v>221229</v>
+      </c>
+      <c r="B261" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="C261" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="15">
+      <c r="A262" s="8">
+        <v>221208</v>
+      </c>
+      <c r="B262" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="15">
+      <c r="A263" s="7">
+        <v>221027</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="15">
+      <c r="A264" s="2">
+        <v>220701</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="15">
+      <c r="A265" s="2">
+        <v>220701</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="15">
+      <c r="A266" s="2">
+        <v>220616</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="15">
+      <c r="A267" s="2">
+        <v>220616</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="15">
+      <c r="A268" s="2">
+        <v>220616</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="15">
+      <c r="A269" s="2">
+        <v>220609</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="15">
+      <c r="A270" s="2">
+        <v>220603</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="15">
+      <c r="A271" s="2">
+        <v>220603</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="15">
+      <c r="A272" s="2">
+        <v>220603</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="15">
+      <c r="A273" s="2">
+        <v>220519</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="15">
+      <c r="A274" s="2">
+        <v>220407</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="30">
+      <c r="A275" s="2">
+        <v>220324</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="15">
+      <c r="A276" s="2">
+        <v>220316</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="15">
+      <c r="A277" s="2">
+        <v>220310</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="15">
+      <c r="A278" s="2">
+        <v>220223</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C278" s="2"/>
+    </row>
+    <row r="279" spans="1:3" ht="15">
+      <c r="A279" s="2">
+        <v>220127</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="30">
+      <c r="A280" s="2">
+        <v>220127</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="15">
+      <c r="A281" s="2">
+        <v>220127</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="30">
+      <c r="A282" s="2">
+        <v>220127</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="15">
+      <c r="A283" s="2">
+        <v>220127</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="15">
+      <c r="A284" s="2">
+        <v>220120</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="15">
+      <c r="A285" s="2">
+        <v>220120</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="15">
+      <c r="A286" s="2">
+        <v>211230</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="15">
+      <c r="A287" s="2">
+        <v>211230</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="15">
+      <c r="A288" s="2">
+        <v>211230</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="15">
+      <c r="A289" s="2">
+        <v>211207</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C289" s="2"/>
+    </row>
+    <row r="290" spans="1:3" ht="15">
+      <c r="A290" s="2">
+        <v>211202</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="15">
+      <c r="A291" s="2">
+        <v>211202</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="15">
+      <c r="A292" s="2">
+        <v>211202</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="15">
+      <c r="A293" s="2">
+        <v>211202</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C293" s="2"/>
+    </row>
+    <row r="294" spans="1:3" ht="15">
+      <c r="A294" s="2">
+        <v>211202</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C294" s="2"/>
+    </row>
+    <row r="295" spans="1:3" ht="15">
+      <c r="A295" s="2">
+        <v>211125</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C295" s="2"/>
+    </row>
+    <row r="296" spans="1:3" ht="15">
+      <c r="A296" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C296" s="2"/>
+    </row>
+    <row r="297" spans="1:3" ht="15">
+      <c r="A297" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C297" s="2"/>
+    </row>
+    <row r="298" spans="1:3" ht="15">
+      <c r="A298" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="15">
+      <c r="A299" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C299" s="2"/>
+    </row>
+    <row r="300" spans="1:3" ht="15">
+      <c r="A300" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C300" s="2"/>
+    </row>
+    <row r="301" spans="1:3" ht="15">
+      <c r="A301" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C301" s="2"/>
+    </row>
+    <row r="302" spans="1:3" ht="15">
+      <c r="A302" s="2">
+        <v>211118</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C302" s="2"/>
+    </row>
+    <row r="303" spans="1:3" ht="15">
+      <c r="A303" s="2">
+        <v>211104</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C303" s="2"/>
+    </row>
+    <row r="304" spans="1:3" ht="15">
+      <c r="A304" s="2">
+        <v>211104</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="15">
+      <c r="A305" s="2">
+        <v>211028</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C305" s="2"/>
+    </row>
+    <row r="306" spans="1:3" ht="15">
+      <c r="A306" s="2">
+        <v>211028</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="15">
+      <c r="A307" s="2">
+        <v>211028</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="15">
+      <c r="A308" s="2">
+        <v>211028</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="15">
+      <c r="A309" s="2">
+        <v>211021</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="15">
+      <c r="A310" s="2">
+        <v>211021</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C310" s="2"/>
+    </row>
+    <row r="311" spans="1:3" ht="15">
+      <c r="A311" s="2">
+        <v>211008</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C311" s="2"/>
+    </row>
+    <row r="312" spans="1:3" ht="15">
+      <c r="A312" s="2">
+        <v>211008</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C312" s="2"/>
+    </row>
+    <row r="313" spans="1:3" ht="15">
+      <c r="A313" s="2">
+        <v>210924</v>
+      </c>
+      <c r="B313" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C313" s="2"/>
+    </row>
+    <row r="314" spans="1:3" ht="15">
+      <c r="A314" s="2">
+        <v>210924</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C314" s="2"/>
+    </row>
+    <row r="315" spans="1:3" ht="15">
+      <c r="A315" s="2">
+        <v>210924</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C315" s="2"/>
+    </row>
+    <row r="316" spans="1:3" ht="15">
+      <c r="A316" s="2">
+        <v>210909</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C316" s="2"/>
+    </row>
+    <row r="317" spans="1:3" ht="15">
+      <c r="A317" s="2">
+        <v>210826</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C317" s="2"/>
+    </row>
+    <row r="318" spans="1:3" ht="15">
+      <c r="A318" s="2">
+        <v>210826</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C318" s="2"/>
+    </row>
+    <row r="319" spans="1:3" ht="15">
+      <c r="A319" s="2">
+        <v>210826</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C319" s="2"/>
+    </row>
+    <row r="320" spans="1:3" ht="15">
+      <c r="A320" s="2">
+        <v>210826</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="15">
+      <c r="A321" s="2">
+        <v>210820</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C321" s="2"/>
+    </row>
+    <row r="322" spans="1:3" ht="15">
+      <c r="A322" s="2">
+        <v>210820</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="15">
+      <c r="A323" s="2">
+        <v>210820</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C323" s="2"/>
+    </row>
+    <row r="324" spans="1:3" ht="15">
+      <c r="A324" s="2">
+        <v>210812</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C324" s="2"/>
+    </row>
+    <row r="325" spans="1:3" ht="15">
+      <c r="A325" s="2">
+        <v>210805</v>
+      </c>
+      <c r="B325" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C226" t="s">
-[...7 lines deleted...]
-      <c r="B227" t="s">
+      <c r="C325" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="15">
+      <c r="A326" s="2">
+        <v>210805</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="15">
+      <c r="A327" s="2">
+        <v>210805</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C327" s="2"/>
+    </row>
+    <row r="328" spans="1:3" ht="15">
+      <c r="A328" s="2">
+        <v>210805</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C328" s="2"/>
+    </row>
+    <row r="329" spans="1:3" ht="15">
+      <c r="A329" s="2">
+        <v>210716</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C329" s="2"/>
+    </row>
+    <row r="330" spans="1:3" ht="15">
+      <c r="A330" s="2">
+        <v>210716</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C330" s="2"/>
+    </row>
+    <row r="331" spans="1:3" ht="15">
+      <c r="A331" s="2">
+        <v>210716</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C331" s="2"/>
+    </row>
+    <row r="332" spans="1:3" ht="15">
+      <c r="A332" s="2">
+        <v>210714</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C332" s="2"/>
+    </row>
+    <row r="333" spans="1:3" ht="15">
+      <c r="A333" s="2">
+        <v>210714</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C333" s="2"/>
+    </row>
+    <row r="334" spans="1:3" ht="15">
+      <c r="A334" s="2">
+        <v>210714</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C334" s="2"/>
+    </row>
+    <row r="335" spans="1:3" ht="15">
+      <c r="A335" s="2">
+        <v>210714</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C335" s="2"/>
+    </row>
+    <row r="336" spans="1:3" ht="15">
+      <c r="A336" s="2">
+        <v>210708</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C336" s="2"/>
+    </row>
+    <row r="337" spans="1:3" ht="15">
+      <c r="A337" s="2">
+        <v>210708</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C337" s="2"/>
+    </row>
+    <row r="338" spans="1:3" ht="15">
+      <c r="A338" s="2">
+        <v>210708</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C338" s="2"/>
+    </row>
+    <row r="339" spans="1:3" ht="15">
+      <c r="A339" s="2">
+        <v>210708</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C339" s="2"/>
+    </row>
+    <row r="340" spans="1:3" ht="15">
+      <c r="A340" s="5">
+        <v>210702</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C340" s="2"/>
+    </row>
+    <row r="341" spans="1:3" ht="15">
+      <c r="A341" s="5">
+        <v>210702</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C341" s="2"/>
+    </row>
+    <row r="342" spans="1:3" ht="15">
+      <c r="A342" s="5">
+        <v>210702</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C342" s="2"/>
+    </row>
+    <row r="343" spans="1:3" ht="15">
+      <c r="A343" s="5">
+        <v>210702</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C343" s="2"/>
+    </row>
+    <row r="344" spans="1:3" ht="15">
+      <c r="A344" s="2">
+        <v>210702</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C344" s="2"/>
+    </row>
+    <row r="345" spans="1:3" ht="30">
+      <c r="A345" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C345" s="2"/>
+    </row>
+    <row r="346" spans="1:3" ht="15">
+      <c r="A346" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C346" s="2"/>
+    </row>
+    <row r="347" spans="1:3" ht="15">
+      <c r="A347" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C347" s="2"/>
+    </row>
+    <row r="348" spans="1:3" ht="15">
+      <c r="A348" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C348" s="2"/>
+    </row>
+    <row r="349" spans="1:3" ht="15">
+      <c r="A349" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C349" s="2"/>
+    </row>
+    <row r="350" spans="1:3" ht="30">
+      <c r="A350" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C350" s="2"/>
+    </row>
+    <row r="351" spans="1:3" ht="15">
+      <c r="A351" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C351" s="2"/>
+    </row>
+    <row r="352" spans="1:3" ht="15">
+      <c r="A352" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C352" s="2"/>
+    </row>
+    <row r="353" spans="1:3" ht="15">
+      <c r="A353" s="2">
+        <v>210623</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C353" s="2"/>
+    </row>
+    <row r="354" spans="1:3" ht="15">
+      <c r="A354" s="2">
+        <v>210610</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="15">
+      <c r="A355" s="2">
+        <v>210610</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C355" s="2"/>
+    </row>
+    <row r="356" spans="1:3" ht="15">
+      <c r="A356" s="2">
+        <v>210610</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C356" s="2"/>
+    </row>
+    <row r="357" spans="1:3" ht="15">
+      <c r="A357" s="2">
+        <v>210603</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="15">
+      <c r="A358" s="2">
+        <v>210527</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C358" s="2"/>
+    </row>
+    <row r="359" spans="1:3" ht="15">
+      <c r="A359" s="2">
+        <v>210527</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="15">
+      <c r="A360" s="2">
+        <v>210520</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="15">
+      <c r="A361" s="2">
+        <v>210520</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C361" s="2"/>
+    </row>
+    <row r="362" spans="1:3" ht="15">
+      <c r="A362" s="2">
+        <v>210520</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C362" s="2"/>
+    </row>
+    <row r="363" spans="1:3" ht="15">
+      <c r="A363" s="2">
+        <v>210512</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="15">
+      <c r="A364" s="2">
+        <v>210506</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="30">
+      <c r="A365" s="2">
+        <v>210506</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C365" s="2"/>
+    </row>
+    <row r="366" spans="1:3" ht="15">
+      <c r="A366" s="2">
+        <v>210429</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C366" s="2"/>
+    </row>
+    <row r="367" spans="1:3" ht="15">
+      <c r="A367" s="2">
+        <v>210429</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C367" s="2"/>
+    </row>
+    <row r="368" spans="1:3" ht="15">
+      <c r="A368" s="2">
+        <v>210422</v>
+      </c>
+      <c r="B368" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="C227" t="s">
-[...1264 lines deleted...]
-      <c r="C353" s="3" t="s">
+      <c r="C368" s="2" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>