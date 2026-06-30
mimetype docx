--- v0 (2025-12-06)
+++ v1 (2026-06-30)
@@ -1,402 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 25.4.0 -->
   <w:body>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik"/>
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:t>Checklista - fysisk tillgänglighet till lokaler</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Checklistan utgår från Boverket och Myndigheten för delaktighets riktlinjer för tillgänglighet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik4"/>
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:t>Målsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>Lokaler ska vara utformade så att personer med olika funktionsnedsättningar har tillträde och kan använda allmänna utrymmen på lika villkor som personer utan funktionsnedsättningar.</w:t>
+        <w:t xml:space="preserve">Lokaler ska vara utformade så att personer med olika funktionsnedsättningar har tillträde och kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>använda allmänna utrymmen på lika villkor som personer utan funktionsnedsättningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik4"/>
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:t>Att tänka på</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="00A87835" w:rsidRDefault="008B08BE" w:rsidP="00A87835">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="00A87835" w:rsidP="00A87835">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87835">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Av- och påstigning samt </w:t>
       </w:r>
-      <w:r w:rsidR="000D20C8" w:rsidRPr="00A87835">
+      <w:r w:rsidRPr="00A87835" w:rsidR="000D20C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>parkering för fordon med särskilt tillstånd</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87835">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska finnas nära entré. Det ska vara lätt att orientera sig, detta förutsätter en bra och tydlig skyltning. Det ska vara enkelt att ta sig in i lokalen, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00182CD5" w:rsidRPr="00A87835">
+        <w:t xml:space="preserve"> ska finnas nära entré. Det ska vara lätt att orientera sig, detta förutsätter en bra och ty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87835">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
+        <w:t xml:space="preserve">dlig skyltning. Det ska vara enkelt att ta sig in i lokalen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87835" w:rsidR="00182CD5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
         <w:t xml:space="preserve">dörröppningar ska vara breda </w:t>
       </w:r>
-      <w:r w:rsidR="00356912" w:rsidRPr="00A87835">
+      <w:r w:rsidRPr="00A87835" w:rsidR="00356912">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00356912" w:rsidRPr="00A87835">
+      <w:r w:rsidRPr="00A87835" w:rsidR="00356912">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fritt passagemått på 84 cm när dörrbladet är uppställt i 90 grader</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00356912" w:rsidRPr="00A87835">
+        <w:t>fritt passagemått på 84 cm när dörrbladet är uppställt i 90 grader)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87835" w:rsidR="00356912">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00356912" w:rsidRPr="00A87835">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87835">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>trösklar ska undvikas och entrédörrar ska ha automatisk dörröppning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87835" w:rsidRPr="00356912" w:rsidRDefault="00A87835" w:rsidP="00356912">
+    <w:p w:rsidR="00A87835" w:rsidRPr="00356912" w:rsidP="00356912">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>För att personer med nedsatt syn lättare ska kunna orientera sig utom- och inomhus behöver viktiga funktioner stå i tydlig kontrast mot varandra – det vill säga att en ljus färg kombineras med en mörkare. För att ha god kontrastverkan ska kontrasten vara minst 0,40 enligt NCS (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>För att personer med neds</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>Natural</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>att syn lättare ska kunna orientera sig utom- och inomhus behöver viktiga funktioner stå i tydlig kontrast mot varandra – det vill säga att en ljus färg kombineras med en mörkare. För att ha god kontrastverkan ska kontrasten vara minst 0,40 enligt NCS (Nat</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ural Colour System). Av säkerhetsskäl ska stora glasytor markeras i ögonhöjd för stående och sittande personer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31444">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>. D</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>Colour</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">örrar som öppnas i gångstråk eller med automatik ska ha </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31444">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en i marken </w:t>
+      </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> System). Av säkerhetsskäl ska stora glasytor markeras i ögonhöjd för stående och sittande personer</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>markerad slagyta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB21FC" w:rsidP="008B08BE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">örrar som öppnas i gångstråk eller med automatik ska ha </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">en i marken </w:t>
+        <w:t>Det ska vara lätt att hitta till receptionen. Är det lång</w:t>
       </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>markerad slagyta.</w:t>
+        <w:t xml:space="preserve">a passager ska naturliga eller konstgjorda ledstråk finnas. Receptionen ska vara utformad för att kunna möta stående och sittande personer. Receptionen ska också vara utrustad med slinga för personer som har nedsatt hörsel. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verksamhetsansvarig ansvarar för att personalen som bemannar receptionen har kännedom och kunskap om utrustningen och dess funktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>Det ska vara lätt att hitta till receptionen. Är det långa passager ska naturliga eller konstgjorda ledstråk finnas. Receptionen ska vara utformad för att kunna möta stående och sittande personer. Receptionen ska också vara utrustad med slinga för personer som har nedsatt hörsel. Om det finns kölappssystem ska den placeras i lämplig höjd och vara tillgänglig för alla. Detta kan innebära att det behövs särskilda anpassningar för personer med nedsatt syn- och/eller hörsel.</w:t>
+        <w:t>Om det finns kölappssystem ska d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>en placeras i lämplig höjd och vara tillgänglig för alla. Detta kan innebära att det behövs särskilda anpassningar för personer med nedsatt syn- och/eller hörsel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="003305B3" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>Väntrummet ska ha bra belysning och god ljudmiljö. Olika sittmöjligheter med rygg- och armstöd ska finnas. För personer som har svårt att resa sig ska minst en stol ha hög sitthöjd (48-50 cm).</w:t>
+        <w:t xml:space="preserve">Väntrummet ska ha bra belysning och god ljudmiljö. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB21FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>Boverket beskriver en god ljudmiljö som en miljö med lite störande ljud och buller</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>, där viktiga ljud fortfarande hörs. En sådan miljö främjar hälsa, trivsel, koncentration, kommunikation och återhämtning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="000D20C8" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>Olika sittmöjligheter med rygg- och armstö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>d ska finnas. För personer som har svårt att resa sig ska minst en stol ha hög sitthöjd (48-50 cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Tillgänglig toalett</w:t>
       </w:r>
-      <w:r w:rsidR="008B08BE" w:rsidRPr="008B08BE">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (RWC) ska framför allt erbjuda ytor att förflytta sig på. I övrigt ska toaletten ha funktioner som främst är anpassade för sittande personer.</w:t>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RWC) ska framför allt erbjuda ytor att förflytta sig på. I övrigt ska toaletten ha funktioner som främst är anpassade för sittande pers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>oner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Toaletter generellt ska vara utformade så att personer med nedsatt syn lätt kan orientera sig i rummet (kontraster). Av säkerhetsskäl ska toaletter vara utrustade med visuella larm (personer med nedsatt hörsel).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik4"/>
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:t>Riktlinjer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+    <w:p w:rsidR="008B08BE" w:rsidRPr="008B08BE" w:rsidP="008B08BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
-        <w:t>Viktiga funktioner som exempel manöverdon, larm</w:t>
+        <w:t xml:space="preserve">Viktiga funktioner som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B08BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>exempel manöverdon, larm</w:t>
       </w:r>
       <w:r w:rsidR="00E31444">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> inredning på </w:t>
       </w:r>
       <w:r w:rsidR="000D20C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>toalett (</w:t>
       </w:r>
@@ -419,244 +503,285 @@
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska kunna användas av personer som förflyttar sig i rullstol. Lämplig höjd för dessa är 80 cm över golvyta och </w:t>
       </w:r>
       <w:r w:rsidR="00E31444">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">minst </w:t>
       </w:r>
       <w:r w:rsidRPr="008B08BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>70 cm från hörn eller hinder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidR="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="008B08BE">
         <w:t>Yttre miljö</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2909"/>
         <w:gridCol w:w="6153"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="00E31444">
+      <w:tr w:rsidTr="00E31444">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="000D20C8" w:rsidP="008B08BE">
-[...1 lines deleted...]
-              <w:t>Parkering för fordon med särskilt tillstånd</w:t>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t>Parkering för fordon med särskilt tillstå</w:t>
+            </w:r>
+            <w:r>
+              <w:t>nd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00B94CDF">
+          <w:p w:rsidR="008B08BE" w:rsidP="00B94CDF">
             <w:r>
               <w:t>Ska finnas inom 25 meter från entré och vara markerad</w:t>
             </w:r>
             <w:r w:rsidR="00E31444">
               <w:t xml:space="preserve"> med skylt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="00E31444">
+      <w:tr w:rsidTr="00E31444">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Av- och påstigningsplats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ska finnas i nära anslutning till entré</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003305B3" w:rsidP="0030560E">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>Angöringsplats för taxi, färdtjänst eller motsvarande ska anordnas på plan yta i nära anslutning till tillgänglig entré för allmänheten/publik yta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="00E31444">
+      <w:tr w:rsidTr="00E31444">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Gångstråk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00E31444">
+          <w:p w:rsidR="008B08BE" w:rsidP="00E31444">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Ska vara tillgängliga och användbara utan nivåskillnader. </w:t>
             </w:r>
             <w:r w:rsidR="00E31444">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Finns nivåskillnader (ramp, trappa etc.) ska de uppfylla gällande krav. </w:t>
             </w:r>
-            <w:r w:rsidR="00E31444" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE" w:rsidR="00E31444">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Markbeläggningen ska vara jämn och hårdgjord</w:t>
             </w:r>
             <w:r w:rsidR="00E31444">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00E31444" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE" w:rsidR="00E31444">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Belysning ska finnas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00825AB3" w:rsidRDefault="00825AB3" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidR="00825AB3" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidR="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Entré</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2914"/>
         <w:gridCol w:w="6148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:t>Skyltning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
-              <w:t>Verksamheten ska vara väl skyltad för att underlätta orientering. Region Jönköpings län har ett framtaget skyltprogram för detta</w:t>
+              <w:t>Verksamheten ska vara väl skyltad för att underlätta orientering. Region Jönköpings län har ett f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B08BE">
+              <w:t>ramtaget skyltprogram för detta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Dörr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00356912">
+          <w:p w:rsidR="008B08BE" w:rsidP="00356912">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Dörr</w:t>
             </w:r>
             <w:r w:rsidR="00356912">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">ska </w:t>
             </w:r>
             <w:r w:rsidR="00182CD5">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>ha ett fritt passagemått på</w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
@@ -665,921 +790,1036 @@
               </w:rPr>
               <w:t xml:space="preserve"> minst 84 cm och </w:t>
             </w:r>
             <w:r w:rsidR="00182CD5">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">vara </w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>försedd med automatisk dörröppning (med eller utan manöverdon</w:t>
             </w:r>
             <w:r w:rsidR="00E31444">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>) och</w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> säkerhetssensor. Saknar dörren sensorer ska dörrens slagyta (utrymmet där dörren slår upp) vara markerat. </w:t>
+              <w:t xml:space="preserve"> säkerhetssensor. Saknar dörren sensorer ska dörrens slagyta (utrymmet där dörren slår upp) va</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B08BE">
+              <w:rPr>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ra markerat. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Manöverdon för dörröppning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="00E31444" w:rsidP="002E00AE">
+          <w:p w:rsidR="008B08BE" w:rsidP="002E00AE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Manöverdon ska finnas både utanför och innanför dörren</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Manöverdon</w:t>
+              <w:t xml:space="preserve"> Manöverdon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r w:rsidR="008B08BE" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ska placeras 80 cm över mark och minst 70 cm från hörn eller annat hinder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>. Manöverdonet ska</w:t>
             </w:r>
-            <w:r w:rsidR="008B08BE" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> vara </w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">lätt att upptäcka och vara </w:t>
             </w:r>
-            <w:r w:rsidR="008B08BE" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>kontrastmarkera</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="008B08BE" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> mot omgivningen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Kontrastmarkering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="002E00AE">
+          <w:p w:rsidR="008B08BE" w:rsidP="002E00AE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Skjut- eller slagdörrar ska vara tydligt kontrastmarkerade mot dörrkarm eller vägg</w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (minst 5 cm bred)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>. Glasdörrar ska markeras i ögonhöjd för sittande och stående personer (90 cm/150 cm)</w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Tröskel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="008B08BE">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t>Tröskel ska vara max 1,5 cm hög. Tröskeln ska vara avfasad</w:t>
+              <w:t xml:space="preserve">Tröskel ska vara max </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B08BE">
+              <w:rPr>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>1,5 cm hög. Tröskeln ska vara avfasad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00825AB3" w:rsidRDefault="00825AB3" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidR="00825AB3" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="00825AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Underrubrik"/>
+    <w:p w:rsidR="008B08BE" w:rsidP="00825AB3">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Inre miljö</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2899"/>
-        <w:gridCol w:w="6163"/>
+        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="6164"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Skylt vid reception (se skyltprogram)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...11 lines deleted...]
-              <w:t>Receptionsslinga ska finnas</w:t>
+          <w:p w:rsidR="0030560E" w:rsidRPr="0030560E" w:rsidP="0030560E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030560E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En del av receptionsdisken ska vara högst 80 cm hög för att vara tillgänglig för alla besökare. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0030560E" w:rsidRPr="0030560E" w:rsidP="0030560E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030560E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktioner vid receptionen, såsom ringklockor och automater, ska vara placerade på lämplig höjd och vara tydligt kontrastmarkerade. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="0030560E">
+            <w:r w:rsidRPr="0030560E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>Receptionen ska vara utrustad med hörslinga. Personal ska känna till att hörslingan finns och ha kunskap om hur den används.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="000D20C8" w:rsidP="008B08BE">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (RWC)</w:t>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t>Tillgänglig toalett (RWC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="000D20C8">
               <w:t>illgänglig t</w:t>
             </w:r>
             <w:r>
               <w:t>oalett</w:t>
             </w:r>
             <w:r w:rsidR="000D20C8">
               <w:t xml:space="preserve"> (RWC)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ska finnas i anslutning till reception/entré</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t xml:space="preserve">Skylt </w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:t xml:space="preserve">vid sidan om dörr </w:t>
             </w:r>
             <w:r>
               <w:t>(se skyltprogram)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
               <w:t>Golvyta 220x220 cm</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Dörr</w:t>
             </w:r>
             <w:r w:rsidR="00182CD5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00356912" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE" w:rsidR="00356912">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">ska </w:t>
             </w:r>
             <w:r w:rsidR="00356912">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>ha ett fritt passagemått på</w:t>
             </w:r>
-            <w:r w:rsidR="00356912" w:rsidRPr="008B08BE">
+            <w:r w:rsidRPr="008B08BE" w:rsidR="00356912">
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> minst 84 cm </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...4 lines deleted...]
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t xml:space="preserve">Dörrlås med handtag som </w:t>
+            </w:r>
+            <w:r>
+              <w:t>möjliggör låsning och stängning i samma handrörelse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Draghandtag på dörrens insida (L 60 H 80 centralt placerat)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Ingen tröskel (alternativt avfasad)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...4 lines deleted...]
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t>Fällbara och lättmanövrerade armstöd på båda sidor om toaletten (80 cm över golvyta och nära till pappershål</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lare på båda sidor)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Inredning (krok, spegel, tvätt- och torkmöjlighet) ska vara på lämplig höjd (se riktlinjer i inledning) för personer som förflyttar sig med rullstol</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="002E00AE" w:rsidP="008B08BE">
-[...12 lines deleted...]
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t>Tvättställ ska ha engreppsblandare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t xml:space="preserve">Kontrastmarkering (toalettstol, </w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:t>tvättställ</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t xml:space="preserve">Nödlarm </w:t>
             </w:r>
             <w:r w:rsidR="00CA6E90">
               <w:t>ska finnas på o</w:t>
             </w:r>
             <w:r>
               <w:t>lika höjder</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Visuellt utrymningslarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
               <w:t>Övriga toaletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t xml:space="preserve">Skylt </w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:t xml:space="preserve">vid sidan om dörr </w:t>
             </w:r>
             <w:r>
               <w:t>(se skyltprogram)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Dörrlås med handtag som möjliggör låsning och stängning i samma handrörelse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t xml:space="preserve">Tvättställ </w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:t xml:space="preserve">ska ha </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>engreppsblandare</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t xml:space="preserve">Kontrastmarkering (toalettstol, </w:t>
             </w:r>
             <w:r w:rsidR="002E00AE">
               <w:t>tvättställ</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Visuellt utrymningslarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Väntrum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Jämn och bländfri belysning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>God ljudmiljö</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+            <w:r w:rsidR="003305B3">
+              <w:t xml:space="preserve"> enligt Boverkets beskrivning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Stolar med rygg och armstöd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Minst en stol som har höjden 45-50 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Trappor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00595BB9" w:rsidRPr="00595BB9" w:rsidRDefault="008B08BE" w:rsidP="00595BB9">
+          <w:p w:rsidR="00595BB9" w:rsidRPr="00595BB9" w:rsidP="00595BB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595BB9">
-              <w:t>Ledstång på båda sidor</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00595BB9" w:rsidRPr="00595BB9">
+              <w:t>Ledstång på båda sidor.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00595BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00595BB9" w:rsidRPr="00595BB9">
+            <w:r w:rsidRPr="00595BB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Ledstång ska sträcka sig </w:t>
             </w:r>
-            <w:r w:rsidR="00595BB9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>30 cm</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="00595BB9" w:rsidRPr="00595BB9">
+            <w:r w:rsidRPr="00595BB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> förbi det översta trappsteget och den nedersta stegframkanten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRPr="00595BB9" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidRPr="00595BB9" w:rsidP="008B08BE">
             <w:r w:rsidRPr="00595BB9">
               <w:t>Ledstång kontrastmarkerad mot bakgrund</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r w:rsidRPr="00595BB9">
               <w:t>Första och sista trappsteget ska kontrastmarkeras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B08BE" w:rsidTr="008B08BE">
+      <w:tr w:rsidTr="008B08BE">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Hiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">örrens fria </w:t>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t xml:space="preserve">Korgmått </w:t>
+            </w:r>
+            <w:r w:rsidR="003305B3">
+              <w:t xml:space="preserve">minimum </w:t>
+            </w:r>
+            <w:r>
+              <w:t>110x140 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t xml:space="preserve">Hissdörrens fria </w:t>
             </w:r>
             <w:r w:rsidR="00356912">
               <w:t xml:space="preserve">passagemått bör vara </w:t>
             </w:r>
-            <w:r w:rsidR="008B08BE">
+            <w:r>
               <w:t>90 cm</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Dörrautomatik</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...4 lines deleted...]
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t>Manöverdon för dörr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>öppning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
             <w:r>
               <w:t>Hissknappar ska kunna nås av personer som förflyttar sig med rullstol</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B08BE" w:rsidRDefault="008B08BE" w:rsidP="008B08BE">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ska vara markerade (visuellt och kännbart)</w:t>
+          <w:p w:rsidR="008B08BE" w:rsidP="008B08BE">
+            <w:r>
+              <w:t>Nödlarm ska vara markerade (visuellt och kännbart)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D312E" w:rsidRDefault="008D312E"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:p w:rsidR="008D312E"/>
+    <w:sectPr w:rsidSect="005732B6">
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2240" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00825AB3" w:rsidRDefault="00825AB3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00825AB3">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35B34F43" wp14:editId="3AF47EE7">
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1872615" cy="466090"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Bildobjekt 1"/>
+                  <pic:cNvPr id="1" name="Bildobjekt 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1872615" cy="466090"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00825AB3" w:rsidRDefault="00825AB3">
+  <w:p w:rsidR="00825AB3">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76B84AC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06C2A3F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:val="bestFit" w:percent="302"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E04DF9"/>
     <w:rsid w:val="00092B72"/>
     <w:rsid w:val="000D20C8"/>
     <w:rsid w:val="00182CD5"/>
     <w:rsid w:val="001D3F94"/>
     <w:rsid w:val="00240584"/>
     <w:rsid w:val="002E00AE"/>
     <w:rsid w:val="002F6764"/>
+    <w:rsid w:val="0030560E"/>
+    <w:rsid w:val="003305B3"/>
     <w:rsid w:val="00356912"/>
     <w:rsid w:val="005732B6"/>
     <w:rsid w:val="00595BB9"/>
+    <w:rsid w:val="00657789"/>
     <w:rsid w:val="00790FBC"/>
     <w:rsid w:val="00825AB3"/>
     <w:rsid w:val="008B08BE"/>
     <w:rsid w:val="008D312E"/>
     <w:rsid w:val="00A87835"/>
     <w:rsid w:val="00B94CDF"/>
+    <w:rsid w:val="00C01E1D"/>
     <w:rsid w:val="00CA6E90"/>
     <w:rsid w:val="00D46B78"/>
     <w:rsid w:val="00E04DF9"/>
     <w:rsid w:val="00E31444"/>
+    <w:rsid w:val="00EB21FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...7 lines deleted...]
-  <w14:docId w14:val="1884AA91"/>
+  <w14:docId w14:val="7317901A"/>
   <w15:docId w15:val="{0B053480-8A7A-48F5-B8AE-58B143C23041}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1928,720 +2168,436 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008B08BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008B08BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008B08BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00825AB3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008B08BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008B08BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008B08BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B08BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008B08BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00825AB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidhuvud"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00825AB3"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00825AB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidfot"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00825AB3"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00825AB3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Ballongtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00825AB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00825AB3"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00825AB3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00825AB3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Underrubrik"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00825AB3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00825AB3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0030560E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...292 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2889,66 +2845,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4752</Characters>
+  <Pages>3</Pages>
+  <Words>1008</Words>
+  <Characters>5347</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Region Jönköpings län</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5637</CharactersWithSpaces>
+  <CharactersWithSpaces>6343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EKlient</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>