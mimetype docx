--- v0 (2025-12-06)
+++ v1 (2026-06-30)
@@ -1,1210 +1,5349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <!-- Generated by Aspose.Words for .NET 25.4.0 -->
   <w:body>
-    <w:p w:rsidR="003A13E8" w:rsidRDefault="00192681" w:rsidP="00192681">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:bookmarkStart w:id="0" w:name="BMStart" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:rStyle w:val="Rubrik1Char"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00192681">
+        <w:alias w:val="Ärendemening"/>
+        <w:tag w:val="Description"/>
+        <w:id w:val="-1694606521"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="024825ABC0634B1BB190601DAA058302"/>
+        </w:placeholder>
+        <w:dataBinding w:xpath="/Global_ControlDocument[1]/Description[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+        <w:text w:multiLine="1"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
         </w:rPr>
-        <w:t xml:space="preserve">Region Jönköpings läns riktlinjer </w:t>
-[...11 lines deleted...]
-        <w:t>doft, växt och assistanshund</w:t>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w:rsidR="00AA2F58" w:rsidRPr="00650D91" w:rsidP="00E035DD" w14:paraId="5B707848" w14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:spacing w:before="0"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Region Jönköpings läns riktlinjer för doft, växt och assistanshund</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="04C35A0C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Allergi och annan överkänslighet är ett folkhälsoproblem. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446AAB" w:rsidRDefault="00446AAB" w:rsidP="00446AAB"/>
-    <w:p w:rsidR="00A97BE7" w:rsidRDefault="00446AAB" w:rsidP="00446AAB">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="55622373" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Allergi </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Region Jönköpings läns lokaler ska vara tillgängliga för alla. Människor med besvär i andningsorganen och allergier ska kunna vistas i en miljö utan att drabbas av allergiska reaktioner eller besvär i andningsvägarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00553E80" w:rsidRDefault="00A97BE7" w:rsidP="00446AAB">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="30F6C93F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
-        <w:t>Region Jönköpings läns lokaler ska vara tillgängliga för alla. M</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>Dofter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290EDE" w:rsidRDefault="00290EDE" w:rsidP="00446AAB">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="069340E5" w14:textId="77777777">
       <w:r>
         <w:t>Dofter som kan irritera:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290EDE" w:rsidRDefault="00714A69" w:rsidP="00290EDE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="5A2D3DD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Starkt doftande skönhetsprodukter som parfym, rakvatten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290EDE" w:rsidRDefault="00290EDE" w:rsidP="00290EDE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="14AA9191" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Kläder som tvättats i starkt parfymerade tvätt- och sköljmedel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290EDE" w:rsidRDefault="00290EDE" w:rsidP="00290EDE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="6E9F1215" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Röklukt i kläder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00882CE3" w:rsidRDefault="00553E80" w:rsidP="00882CE3">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="6785A87C" w14:textId="77777777">
       <w:r>
-        <w:t>För att u</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">huvudentré eller annan ingång. </w:t>
+        <w:t xml:space="preserve">För att utomhusmiljön ska vara tillgänglig för personer som inte vill, eller av hälsoskäl inte bör, utsättas för rök gäller rökförbud på anvisad plats minst 25 meter från huvudentré eller annan ingång. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4701B" w:rsidRPr="00D4701B" w:rsidRDefault="00D4701B" w:rsidP="00D4701B">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="0D9D9CCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Växter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00714A69" w:rsidRDefault="00714A69" w:rsidP="00714A69">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="729532B2" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Även allergiframkallande växter kan vålla besvär för många människor. Doftande </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Även allergiframkallande växter kan vålla besvär för många människor. Doftande blommor och kvistar ska inte finnas i någon av Region Jönköpings läns lokaler. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRPr="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="60C6C8C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Djur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRPr="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-      <w:r w:rsidRPr="00A274B5">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="45116CB5" w14:textId="77777777">
+      <w:r>
         <w:t>Djur ska inte vistas i regionens lokaler. Undantaget gäller assistanshundar eller hundar i tjänst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRPr="00EE37AF" w:rsidRDefault="00A274B5" w:rsidP="00EE37AF">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="4884439B" w14:textId="77777777">
+      <w:r>
         <w:t>Assistanshund</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="152261B6" w14:textId="77777777">
       <w:r>
         <w:t>Personer med funktionsnedsättning kan ha olika behov av hjälpmedel. För vissa målgrupper finns idag även levande hjälpmedel i syfte att öka personens möjlighet till självständighet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="630B32C5" w14:textId="77777777">
       <w:r>
         <w:t>Exempel på assistanshundar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="001D76A2" w14:paraId="3FA79D7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ledarhund för personer med synnedsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="001D76A2" w14:paraId="1C5189CC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Alarmerande servicehund (diabeteshund, epilepsihund)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="001D76A2" w14:paraId="7F201239" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Signalhund för personer med hörselnedsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="003740B7" w:rsidP="001D76A2" w14:paraId="0C6820FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Servicehund hjälper personer med nedsatt rörelseförmåga</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="11C5CB80" w14:textId="77777777">
       <w:r>
         <w:t>En assistanshund är tränad att utföra ett uppdrag. En assistanshund som är i tjänst bär alltid markerad klädsel så kallat tjänstetäcke.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF1EDE" w:rsidRPr="00EE37AF" w:rsidRDefault="00EF1EDE" w:rsidP="00EF1EDE">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="6C1C9536" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>vårdmiljö</w:t>
+        <w:t>Assistanshundar i vårdmiljö</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRPr="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-      <w:r w:rsidRPr="00A274B5">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="1F951CCC" w14:textId="77777777">
+      <w:r>
         <w:t>Hund i tjänst får följa med in på vårdcentral. Hunden ska om möjligt gå in via särskild ingång och får vistas i behandlingsrummet. Person som avser ta med assistanshunden bör kontakta vårdcentralen i god tid före besök.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274B5" w:rsidRPr="00A274B5" w:rsidRDefault="00A274B5" w:rsidP="00A274B5">
-      <w:r w:rsidRPr="00A274B5">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="367E9268" w14:textId="77777777">
+      <w:r>
         <w:t xml:space="preserve">Inom den specialiserade vården (länets tre sjukhus och akutmottagningar) är det inte alltid lämpligt att ta med hunden av hygieniska skäl. Inför ett planerat besök ska hundägaren alltid ta kontakt med den aktuella mottagningen för att säkerställa att hunden kan följa med. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00786111" w:rsidRPr="00EE37AF" w:rsidRDefault="00786111" w:rsidP="00EE37AF">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="30C36085" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
         <w:t>Assistanshund i övrig verksamhet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00786111" w:rsidRDefault="00824A02" w:rsidP="00786111">
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="525AA5C2" w14:textId="77777777">
       <w:r>
-        <w:t>I de flesta av regionens lokaler råder hundförbud med undantag från assistanshund. Assistanshunden</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">så att eventuella förberedelser kan göras i förväg. </w:t>
+        <w:t xml:space="preserve">I de flesta av regionens lokaler råder hundförbud med undantag från assistanshund. Assistanshunden får följa med i syfte att öka självständigheten för den enskilde inte enbart som sällskap. Rekommendationen är att kontakta den verksamhet som ska besökas så att eventuella förberedelser kan göras i förväg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F94D99" w:rsidRPr="00A314AB" w:rsidRDefault="00F94D99" w:rsidP="00A314AB">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="003740B7" w:rsidP="003740B7" w14:paraId="7A95DC57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
         <w:t>Sociala tjänstehundar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00882CE3" w:rsidRDefault="00882CE3" w:rsidP="00882CE3">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AA2F58" w:rsidRPr="00AA2F58" w:rsidP="003740B7" w14:paraId="6232DFC7" w14:textId="77777777">
       <w:r>
-        <w:rPr>
-[...80 lines deleted...]
-        <w:t>hundar tjänstgör tillsammans med sin förare som stöd och hjälp för flera personer i olika typer av vård och omsorg.</w:t>
+        <w:t>En assistanshund ska inte förväxlas med andra sociala tjänstehundar som är tränade för ett uppdrag som inte är knutet till en specifik förare (vårdhund, terapihund, cancerhund, läshund).  Sociala tjänstehundar tjänstgör tillsammans med sin förare som stöd och hjälp för flera personer i olika typer av vård och omsorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192681" w:rsidRPr="00192681" w:rsidRDefault="00192681" w:rsidP="00192681"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidSect="006046C3">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="737" w:right="1134" w:bottom="1134" w:left="2835" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00657A97" w14:paraId="26067247" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10472" w:type="dxa"/>
+      <w:tblInd w:w="-1762" w:type="dxa"/>
+      <w:tblLook w:val="01E0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1682"/>
+      <w:gridCol w:w="2995"/>
+      <w:gridCol w:w="557"/>
+      <w:gridCol w:w="1127"/>
+      <w:gridCol w:w="557"/>
+      <w:gridCol w:w="2997"/>
+      <w:gridCol w:w="557"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="4387F036" w14:textId="77777777" w:rsidTr="006046C3">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="557" w:type="dxa"/>
+        <w:trHeight w:hRule="exact" w:val="283"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4677" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="00966873" w14:paraId="172DA94A" w14:textId="77777777">
+          <w:bookmarkStart w:id="3" w:name="BMISOLogga" w:colFirst="0" w:colLast="0"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="00966873" w14:paraId="4DC43CFF" w14:textId="77777777"/>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3554" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="00966873" w14:paraId="7C64D68E" w14:textId="77777777"/>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tr w14:paraId="136E1B33" w14:textId="77777777" w:rsidTr="00FF3696">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1682" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="51170D60" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Godkänt av</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3552" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="7C68F9D5" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:alias w:val="Godkänt av"/>
+              <w:tag w:val="GodkändNamn"/>
+              <w:id w:val="-916166585"/>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:xpath="/Global_ControlDocument[1]/Approvers[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="001D76A2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="6245580A" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D67713">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller från</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Gäller från"/>
+          <w:tag w:val="GodkännStartDatum"/>
+          <w:id w:val="-1663152270"/>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/ApproveStartDate[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3554" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="194F549F" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w14:paraId="0B7B4BDA" w14:textId="77777777" w:rsidTr="00FF3696">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1682" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="0216394A" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Innehållsansvarig</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Ansvarig"/>
+          <w:tag w:val="AnsvarigNamn"/>
+          <w:id w:val="-1646500599"/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/Responsible.FullName[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3552" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="29A0837B" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Maria List Slotte</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="0DE0D6FD" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Version</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3554" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="05A44F1A" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:alias w:val="VersionsNr"/>
+              <w:tag w:val="VersionsNr"/>
+              <w:id w:val="1256259710"/>
+              <w:dataBinding w:xpath="/Global_ControlDocument[1]/VersionNumber[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>2.2</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="48444B96" w14:textId="77777777" w:rsidTr="00FF3696">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1682" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="008E0D5A" w:rsidP="0052086D" w14:paraId="14198E8A" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="4" w:name="BMKapitel" w:colFirst="0" w:colLast="1"/>
+          <w:r w:rsidRPr="008E0D5A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kapitel</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Kapitel"/>
+          <w:tag w:val="Chapter"/>
+          <w:id w:val="-1688047743"/>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/Chapter[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3552" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="00052092" w:rsidRPr="008E0D5A" w:rsidP="0052086D" w14:paraId="337DFB48" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="008E0D5A">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="031DC703" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Dokument ID</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="DokumentID"/>
+          <w:tag w:val="Dokument id"/>
+          <w:id w:val="-1754734001"/>
+          <w:lock w:val="contentLocked"/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/Index[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3554" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="00052092" w:rsidRPr="00D67713" w:rsidP="0052086D" w14:paraId="28686701" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>192514</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:bookmarkEnd w:id="4"/>
+  </w:tbl>
+  <w:p w:rsidR="00052092" w:rsidRPr="0052086D" w:rsidP="0052086D" w14:paraId="7F148923" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:line="20" w:lineRule="exact"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10472" w:type="dxa"/>
+      <w:tblInd w:w="-1762" w:type="dxa"/>
+      <w:tblLook w:val="01E0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1682"/>
+      <w:gridCol w:w="2995"/>
+      <w:gridCol w:w="557"/>
+      <w:gridCol w:w="1127"/>
+      <w:gridCol w:w="557"/>
+      <w:gridCol w:w="2997"/>
+      <w:gridCol w:w="557"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="2874F674" w14:textId="77777777" w:rsidTr="00185CC3">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="557" w:type="dxa"/>
+        <w:trHeight w:hRule="exact" w:val="454"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4677" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="693A986A" w14:textId="77777777"/>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="07F6086E" w14:textId="77777777"/>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3554" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="04AE2959" w14:textId="77777777"/>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="696DB719" w14:textId="77777777" w:rsidTr="00EF1F22">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1682" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="2A1F7FAE" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Godkänt av</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3552" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="15721140" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:alias w:val="Godkänt av"/>
+              <w:tag w:val="GodkändNamn"/>
+              <w:id w:val="1824843994"/>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:xpath="/Global_ControlDocument[1]/Approvers[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="001D76A2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="540C9253" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D67713">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Gäller från</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Gäller från"/>
+          <w:tag w:val="GodkännStartDatum"/>
+          <w:id w:val="1750530038"/>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/ApproveStartDate[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3554" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="01565E56" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w14:paraId="4E412063" w14:textId="77777777" w:rsidTr="00EF1F22">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1682" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="31161A38" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Innehållsansvarig</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Ansvarig"/>
+          <w:tag w:val="AnsvarigNamn"/>
+          <w:id w:val="356785163"/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/Responsible.FullName[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3552" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="37F89702" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Maria List Slotte</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="56C5F833" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Version</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3554" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="03CF9984" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:alias w:val="VersionsNr"/>
+              <w:tag w:val="VersionsNr"/>
+              <w:id w:val="538785982"/>
+              <w:dataBinding w:xpath="/Global_ControlDocument[1]/VersionNumber[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>2.2</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="6D857DC8" w14:textId="77777777" w:rsidTr="00EF1F22">
+      <w:tblPrEx>
+        <w:tblW w:w="10472" w:type="dxa"/>
+        <w:tblInd w:w="-1762" w:type="dxa"/>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1682" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="008E0D5A" w:rsidP="00EF1F22" w14:paraId="33846216" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008E0D5A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kapitel</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Kapitel"/>
+          <w:tag w:val="Chapter"/>
+          <w:id w:val="828573213"/>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/Chapter[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3552" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="006046C3" w:rsidRPr="008E0D5A" w:rsidP="00EF1F22" w14:paraId="78B3C3F3" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="008E0D5A">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1684" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="237138F1" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+            <w:ind w:left="-57"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Dokument ID</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="DokumentID"/>
+          <w:tag w:val="Dokument id"/>
+          <w:id w:val="-547307072"/>
+          <w:lock w:val="contentLocked"/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/Index[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3554" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="006046C3" w:rsidRPr="00D67713" w:rsidP="00EF1F22" w14:paraId="49A22C2C" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="200" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>192514</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00052092" w:rsidP="003834A5" w14:paraId="35374DC7" w14:textId="77777777">
+    <w:pPr>
+      <w:spacing w:line="20" w:lineRule="exact"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00657A97" w14:paraId="0DAEEE27" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="9699" w:type="dxa"/>
+      <w:tblInd w:w="-1758" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5103"/>
+      <w:gridCol w:w="3742"/>
+      <w:gridCol w:w="854"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="106BF9F2" w14:textId="77777777" w:rsidTr="006046C3">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="800"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="005A5604" w:rsidP="00A028D5" w14:paraId="29D78E7E" w14:textId="77777777">
+          <w:bookmarkStart w:id="1" w:name="BMPageNum" w:colFirst="2" w:colLast="2"/>
+          <w:bookmarkStart w:id="2" w:name="BMLogoType" w:colFirst="0" w:colLast="0"/>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="sv-SE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:align>top</wp:align>
+                </wp:positionV>
+                <wp:extent cx="1872615" cy="466090"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="7" name="Bildobjekt 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="7" name="Bildobjekt 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1872615" cy="466090"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Dokumenttyp"/>
+          <w:tag w:val="DokumentTypNamn"/>
+          <w:id w:val="-1669404920"/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/DocumentType.Name[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3742" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w:rsidR="005A5604" w:rsidRPr="00C63DBD" w:rsidP="000C7AD1" w14:paraId="4D823657" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>RIKTLINJE</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="854" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="005A5604" w:rsidRPr="00C63DBD" w:rsidP="000C7AD1" w14:paraId="176B74C9" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:ind w:left="-57" w:right="-57"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C2776E">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C2776E">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C2776E">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C2776E">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD" w:rsidR="00F63B68">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tr w14:paraId="23FCE090" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="454"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9699" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+        </w:tcPr>
+        <w:p w:rsidR="00052092" w:rsidRPr="00240E69" w:rsidP="000C7AD1" w14:paraId="196071DD" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00052092" w:rsidP="0052086D" w14:paraId="373FAD69" w14:textId="77777777">
+    <w:pPr>
+      <w:spacing w:line="20" w:lineRule="exact"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="9699" w:type="dxa"/>
+      <w:tblInd w:w="-1758" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5103"/>
+      <w:gridCol w:w="3000"/>
+      <w:gridCol w:w="742"/>
+      <w:gridCol w:w="854"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="68A5DBD3" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="351"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w:rsidR="006066F2" w:rsidP="006046C3" w14:paraId="4DC4BAA2" w14:textId="77777777">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="sv-SE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:align>top</wp:align>
+                </wp:positionV>
+                <wp:extent cx="1872615" cy="466090"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="8" name="Bildobjekt 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="8" name="Bildobjekt 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1872615" cy="466090"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="Dokumenttyp"/>
+          <w:tag w:val="DokumentTypNamn"/>
+          <w:id w:val="1187484524"/>
+          <w:dataBinding w:xpath="/Global_ControlDocument[1]/DocumentType.Name[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="3742" w:type="dxa"/>
+              <w:gridSpan w:val="2"/>
+            </w:tcPr>
+            <w:p w:rsidR="006066F2" w:rsidRPr="00C63DBD" w:rsidP="00EF1F22" w14:paraId="0F38A86E" w14:textId="77777777">
+              <w:pPr>
+                <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>RIKTLINJE</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="854" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006066F2" w:rsidRPr="00C63DBD" w:rsidP="00EF1F22" w14:paraId="0BA233B2" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:ind w:left="-57" w:right="-57"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009E4E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009E4E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009E4E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009E4E36">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00C63DBD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:vanish/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="3D66765F" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="203"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w:rsidR="006066F2" w:rsidP="006046C3" w14:paraId="3DEF1547" w14:textId="77777777">
+          <w:pPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="sv-SE"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3000" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006066F2" w:rsidP="00EF1F22" w14:paraId="181026A7" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1596" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w:rsidR="006066F2" w:rsidRPr="00657A97" w:rsidP="00EF1F22" w14:paraId="3EA790B0" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:ind w:left="-57" w:right="-57"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:alias w:val="Nummerserie"/>
+              <w:tag w:val="Nummerserie"/>
+              <w:id w:val="-1645732541"/>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:xpath="/Global_ControlDocument[1]/ParentCase.Unit.Code[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00657A97">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidRPr="00657A97">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:alias w:val="DiarieNr"/>
+              <w:tag w:val="DiarieNr"/>
+              <w:id w:val="-1985235146"/>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:xpath="/Global_ControlDocument[1]/ParentCase.NumberSequence[1]" w:storeItemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00657A97">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">    </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="5C4A8370" w14:textId="77777777" w:rsidTr="00EF1F22">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="280"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9699" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="00240E69" w:rsidP="00EF1F22" w14:paraId="1ED7EA76" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="6F43F577" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="320"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="007043CC" w:rsidP="00EF1F22" w14:paraId="31A13FF9" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4596" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="001E5719" w:rsidP="00EF1F22" w14:paraId="121FF699" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:before="20" w:line="280" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="68FF94AE" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="320"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="003E06C1" w:rsidP="00EF1F22" w14:paraId="1D2CC4AD" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4596" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="003E06C1" w:rsidP="00EF1F22" w14:paraId="5981F0CB" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="425FBBAE" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="320"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="003E06C1" w:rsidP="00EF1F22" w14:paraId="2FF7B77F" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4596" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="003E06C1" w:rsidP="00EF1F22" w14:paraId="4D474646" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w14:paraId="21E0E412" w14:textId="77777777" w:rsidTr="006066F2">
+      <w:tblPrEx>
+        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblInd w:w="-1758" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="320"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5103" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="003E06C1" w:rsidP="00EF1F22" w14:paraId="6DAFCA4A" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4596" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+        </w:tcPr>
+        <w:p w:rsidR="006046C3" w:rsidRPr="003E06C1" w:rsidP="00EF1F22" w14:paraId="0BF06F0C" w14:textId="77777777">
+          <w:pPr>
+            <w:spacing w:line="260" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00052092" w:rsidRPr="006046C3" w:rsidP="006046C3" w14:paraId="4B9A4FAB" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57D42AF8"/>
-[...29 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="055D5F6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6764EE1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml"/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml"/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="964" w:hanging="964"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml"/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="964" w:hanging="964"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml"/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...59 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D981DC6"/>
+    <w:nsid w:val="0F9509CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F67EF846"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="A95CC5EC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D29729D"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:nsid w:val="149F56CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A78E8994"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista-RjL"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F943682"/>
+    <w:nsid w:val="25C11B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9DA06C12"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="26F608AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1665" w:hanging="1305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34C819C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CBC199E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC3355F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="921236F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50686339"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90208002"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50AD43BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F8634F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53CA3719"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF2CB840"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1665" w:hanging="1305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57081D64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97D8B234"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1665" w:hanging="1305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65814036"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E8C3D10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1665" w:hanging="1305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B69784C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FB6B0F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AB6DA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D392480A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1665" w:hanging="1305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B1C2A46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1902B2F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E5C70B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="148ECFDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numreradlista-RjL"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1256861502">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="987512142">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="1652752890">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1938950329">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="669455275">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1053696690">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7" w16cid:durableId="1334601317">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="375588886">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1622304139">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="719675574">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1983655278">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="181238702">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="909729634">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1756704478">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1454907746">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="95290913">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1490512910">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="28650119">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1409570014">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="20" w16cid:durableId="1221207825">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="293752968">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1637562030">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="344402633">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1369715914">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="124"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
+  <w:stylePaneSortMethod w:val="basedOn"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00192681"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00FD2D8F"/>
+    <w:rsidRoot w:val="00F473A6"/>
+    <w:rsid w:val="00052092"/>
+    <w:rsid w:val="000C3B06"/>
+    <w:rsid w:val="000C7AD1"/>
+    <w:rsid w:val="00103C93"/>
+    <w:rsid w:val="00183B97"/>
+    <w:rsid w:val="00185CC3"/>
+    <w:rsid w:val="001869D6"/>
+    <w:rsid w:val="001A4E94"/>
+    <w:rsid w:val="001D76A2"/>
+    <w:rsid w:val="001E5719"/>
+    <w:rsid w:val="00240E69"/>
+    <w:rsid w:val="002A2E7C"/>
+    <w:rsid w:val="002B34D0"/>
+    <w:rsid w:val="003740B7"/>
+    <w:rsid w:val="003834A5"/>
+    <w:rsid w:val="003C4CCA"/>
+    <w:rsid w:val="003E06C1"/>
+    <w:rsid w:val="003F6254"/>
+    <w:rsid w:val="003F7652"/>
+    <w:rsid w:val="0040333C"/>
+    <w:rsid w:val="004D1D54"/>
+    <w:rsid w:val="0052086D"/>
+    <w:rsid w:val="00547EAF"/>
+    <w:rsid w:val="005A5604"/>
+    <w:rsid w:val="0060440D"/>
+    <w:rsid w:val="006046C3"/>
+    <w:rsid w:val="006066F2"/>
+    <w:rsid w:val="006329D0"/>
+    <w:rsid w:val="00650D91"/>
+    <w:rsid w:val="00657A97"/>
+    <w:rsid w:val="00670B3A"/>
+    <w:rsid w:val="00684D96"/>
+    <w:rsid w:val="006A2CE5"/>
+    <w:rsid w:val="006A4239"/>
+    <w:rsid w:val="007043CC"/>
+    <w:rsid w:val="00731A4D"/>
+    <w:rsid w:val="007A127C"/>
+    <w:rsid w:val="007E19DF"/>
+    <w:rsid w:val="007F304C"/>
+    <w:rsid w:val="00894F1E"/>
+    <w:rsid w:val="008E0D5A"/>
+    <w:rsid w:val="00966873"/>
+    <w:rsid w:val="009E4E36"/>
+    <w:rsid w:val="00A028D5"/>
+    <w:rsid w:val="00A573F7"/>
+    <w:rsid w:val="00AA2F58"/>
+    <w:rsid w:val="00BF72BF"/>
+    <w:rsid w:val="00C03042"/>
+    <w:rsid w:val="00C13950"/>
+    <w:rsid w:val="00C2776E"/>
+    <w:rsid w:val="00C63DBD"/>
+    <w:rsid w:val="00C95866"/>
+    <w:rsid w:val="00CC0126"/>
+    <w:rsid w:val="00D14A36"/>
+    <w:rsid w:val="00D314E6"/>
+    <w:rsid w:val="00D67713"/>
+    <w:rsid w:val="00E035DD"/>
+    <w:rsid w:val="00E05DC4"/>
+    <w:rsid w:val="00E23A26"/>
+    <w:rsid w:val="00E42CC8"/>
+    <w:rsid w:val="00E7096D"/>
+    <w:rsid w:val="00EB7A74"/>
+    <w:rsid w:val="00EF1F22"/>
+    <w:rsid w:val="00F058C1"/>
+    <w:rsid w:val="00F473A6"/>
+    <w:rsid w:val="00F63B68"/>
+    <w:rsid w:val="00FF7A6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{A57949C3-403C-4FB5-8568-5D30A623F5F6}"/>
+  <w14:docId w14:val="13BC0AF7"/>
+  <w15:docId w15:val="{01DFBD39-54DD-466F-A5D3-5A9A1E8D4978}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="13"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00650D91"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik1Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik2Char"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik3Char"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik4Char"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E05DC4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlista-RjL">
+    <w:name w:val="Numrerad lista - RjL"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00183B97"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="568" w:hanging="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlista-RjL">
+    <w:name w:val="Punktlista -  RjL"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00183B97"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="568"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rendemening">
+    <w:name w:val="Ärendemening"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="007E19DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="007E19DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="007E19DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00E05DC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidhuvudChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00894F1E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidfotChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00894F1E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BallongtextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894F1E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894F1E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00894F1E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00894F1E"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sidfotsinnehllmall">
+    <w:name w:val="Sidfotsinnehåll mall"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="14"/>
+    <w:rsid w:val="00684D96"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6254"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="003740B7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="024825ABC0634B1BB190601DAA058302"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C6E856EF-3A46-4C13-9349-A1FDE4E15297}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004D1D54" w:rsidP="007A127C">
+          <w:pPr>
+            <w:pStyle w:val="024825ABC0634B1BB190601DAA058302"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00103C93">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Rubrik</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:view w:val="normal"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0044708A"/>
+    <w:rsid w:val="003F5022"/>
+    <w:rsid w:val="0044708A"/>
+    <w:rsid w:val="004D1D54"/>
+    <w:rsid w:val="00670B3A"/>
+    <w:rsid w:val="007A127C"/>
+    <w:rsid w:val="007E174A"/>
+    <w:rsid w:val="00FF7A6A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1315,51 +5454,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1532,614 +5671,508 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
-[...64 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007A127C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="sv-SE"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
-[...103 lines deleted...]
-    <w:rsid w:val="00210902"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="024825ABC0634B1BB190601DAA058302">
+    <w:name w:val="024825ABC0634B1BB190601DAA058302"/>
+    <w:rsid w:val="007A127C"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<Global_ControlDocument>
+  <Administration/>
+  <Responsible.Address.Email>maria.list.slotte@rjl.se</Responsible.Address.Email>
+  <Responsible.FullName>Maria List Slotte</Responsible.FullName>
+  <Responsible.Signature>lisma</Responsible.Signature>
+  <Responsible.Posistion>Utredare</Responsible.Posistion>
+  <Responsible.Address.Phone.Default>+46767-242668</Responsible.Address.Phone.Default>
+  <SubOffice/>
+  <Description>Region Jönköpings läns riktlinjer för doft, växt och assistanshund</Description>
+  <ChangeDate>2026-06-24</ChangeDate>
+  <ChangeDate2>2026-06-24</ChangeDate2>
+  <Chapter/>
+  <Index>192514</Index>
+  <DocumentType.Name>RIKTLINJE</DocumentType.Name>
+  <Unit.Name>Region Jönköpings län</Unit.Name>
+  <Department.Address.Street/>
+  <Department.Address.Email/>
+  <Department.Name/>
+  <DepartmentPostalAddress> </DepartmentPostalAddress>
+  <Department.Address.Phone.Default/>
+  <Department/>
+  <ApprovedDate>2026-06-25</ApprovedDate>
+  <Approvers>Maria List Slotte
+</Approvers>
+  <ApproveEndDate>2028-06-01</ApproveEndDate>
+  <ApproveStartDate>2026-06-24</ApproveStartDate>
+  <Office/>
+  <Office.Description/>
+  <Office.Name/>
+  <OfficePostalAddress> </OfficePostalAddress>
+  <Contact.Address.Street/>
+  <Contact.Address.Email/>
+  <Contact.ContactPerson/>
+  <Contact.Name> </Contact.Name>
+  <Contact.Address.Region/>
+  <Contact.Address.ZipCode/>
+  <Contact.Address.Phone.Work/>
+  <Contact.Address.Phone.Home/>
+  <Contact.Address.Phone.Mobile/>
+  <OrganizationPart/>
+  <OrgUnit/>
+  <CreateDate>2021-09-06</CreateDate>
+  <TradeArea/>
+  <SubOffice.Description/>
+  <SubOffice.Name/>
+  <SubOfficePostalAddress> </SubOfficePostalAddress>
+  <VersionNumber>3.0</VersionNumber>
+  <ParentCase.Description/>
+  <ParentCase.NumberSequence/>
+  <ParentCase.Unit.Code/>
+</Global_ControlDocument>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B608B1C8-3B72-478E-AA48-2A19D4166DD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C9E711-415A-4DC7-B283-F24A575D5E78}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8518A190-781D-4C66-843C-D8E5959D1D4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>436</Words>
   <Characters>2312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Region Jönköpings län</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DocumentId">
+    <vt:lpwstr>ca4fef0d-655e-4997-9c16-f5fe907c4faa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ResxId">
+    <vt:lpwstr>STYRANDE DOKUMENT RJL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TemplateId">
+    <vt:lpwstr>Global_ControlDocument</vt:lpwstr>
+  </property>
+</Properties>
+</file>